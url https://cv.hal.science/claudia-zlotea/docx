--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,1475 +66,1471 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Al addition on the hydrogen sorption properties of TiVZrNbHf high entropy alloy</w:t>
+                <w:t xml:space="preserve">Low mobility of crystalline defects improves the cycle life stability of Alx(TiVNb)1-x-yMoy alloys for hydrogen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faye Greaves</w:t>
+                <w:t xml:space="preserve">Nayely Pineda Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian Nassif</w:t>
+                <w:t xml:space="preserve">Joanna Grelska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alfredsson</w:t>
+                <w:t xml:space="preserve">Wojciech A Sławiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan V Chadwick</w:t>
+                <w:t xml:space="preserve">Jakub Čížek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Parmenter</w:t>
+                <w:t xml:space="preserve">Oksana Melikhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 189, pp.109119. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1057, pp.186661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2025.109119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2026.186661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400356v1</w:t>
+                <w:t xml:space="preserve">hal-05549652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen induced phase transition in TiZrNbHfV&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; high entropy alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The role of Al addition on the hydrogen sorption properties of TiVZrNbHf high entropy alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faye Greaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Perrière</w:t>
+                <w:t xml:space="preserve">Vivian Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin Vaughan</w:t>
+                <w:t xml:space="preserve">Maria Alfredsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Nassif</w:t>
+                <w:t xml:space="preserve">Alan V Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Parmenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08233⟩</w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 189, pp.109119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2025.109119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004254v1</w:t>
+                <w:t xml:space="preserve">hal-05400356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising Alloys for Hydrogen Storage in the Compositional Space of (TiVNb) 100– x (Cr,Mo) x High-Entropy Alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effective destabilization of both mono-and dihydride phases in TiVZrNbHf by Mo addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nayely Pineda-Romero</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faye Greaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Witman</w:t>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Enblom</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c08574⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 275, pp.117161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.117161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268305v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Storage Properties of the Ti18V24Nb23Cr33Al2 Multicomponent Alloy Using Ti6V4Al Alloy Scraps as Feedstock Material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen induced phase transition in TiZrNbHfV&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faye Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana de Brito Ferraz</w:t>
+                <w:t xml:space="preserve">Gavin Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Zlotea</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Resource Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssusresmgt.5c00054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (6), pp.2904-2912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051882v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destabilizing high-capacity high entropy hydrides via earth abundant substitutions: From predictions to experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Promising Alloys for Hydrogen Storage in the Compositional Space of (TiVNb) 100– x (Cr,Mo) x High-Entropy Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayely Pineda-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Witman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin B.M. Vaughan</w:t>
+                <w:t xml:space="preserve">Veronica Enblom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sahlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120086⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (29), pp.41991-42003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c08574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670840v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Ligand Connectivity in MOFs Mechanical Stability: The Case of MIL-100(Cr)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen Storage Properties of the Ti18V24Nb23Cr33Al2 Multicomponent Alloy Using Ti6V4Al Alloy Scraps as Feedstock Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fertey</w:t>
+                <w:t xml:space="preserve">Mariana de Brito Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Itié</w:t>
+                <w:t xml:space="preserve">Walter José Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Blanita</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guilherme Zepon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146 (13), pp.9155-9162. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Resource Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c14589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssusresmgt.5c00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740762v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cr/Mn Addition in TiVNb on Hydrogen Sorption Properties: Thermodynamics and Phase Transition Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Bouzidi</w:t>
+                <w:t xml:space="preserve">Destabilizing high-capacity high entropy hydrides via earth abundant substitutions: From predictions to experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Agafonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayely Pineda-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Witman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elkaim</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gavin B.M. Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (1), pp.123-136. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 276, pp.120086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/hydrogen5010008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670836v1</w:t>
+                <w:t xml:space="preserve">hal-04670840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective of interstitial hydrides of high-entropy alloys for vehicular hydrogen storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Cr/Mn Addition in TiVNb on Hydrogen Sorption Properties: Thermodynamics and Phase Transition Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Keith</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Zlotea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Ágota Szilágyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.01.141⟩</w:t>
+              <w:t xml:space="preserve">Hydrogen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.123-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrogen5010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155535v1</w:t>
+                <w:t xml:space="preserve">hal-04670836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Destabilization of (TiVNb)-Based Hydrides via (Al, Mo) Addition: Insights from Experiments and Data-Driven Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Role of Ligand Connectivity in MOFs Mechanical Stability: The Case of MIL-100(Cr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Celeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nayely Pineda Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthew Witman</w:t>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Harvey</w:t>
+                <w:t xml:space="preserve">Jean-Paul Itié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitalie Stavila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Nassif</w:t>
+                <w:t xml:space="preserve">Gabriela Blanita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (24), pp.12560-12572. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (13), pp.9155-9162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c02696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c14589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389948v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Hydrogen Sorption Capabilities of a Novel Ti-V-Mn-Zr-Nb High-Entropy Alloy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspective of interstitial hydrides of high-entropy alloys for vehicular hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aaron Keith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Ágota Szilágyi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics11050186⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 52, pp.531-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.01.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155499v1</w:t>
+                <w:t xml:space="preserve">hal-04155535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating Primary Degradation Mechanisms in High-Cycling-Capacity, Compositionally Tunable High-Entropy Hydrides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Large Destabilization of (TiVNb)-Based Hydrides via (Al, Mo) Addition: Insights from Experiments and Data-Driven Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayely Pineda Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Witman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalie Stavila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kouji Sakaki</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (32), pp.38412-38422. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (24), pp.12560-12572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c05206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c02696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243727v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the hydrogen storage properties of Ti-V-Nb-Cr alloys by controlling the Cr/(TiVNb) ratio</w:t>
               </w:r>
@@ -1648,7643 +1644,7911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the hydride stability of the TiVNb-based alloys by equimolar Cr/Al addition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Hydrogen Sorption Capabilities of a Novel Ti-V-Mn-Zr-Nb High-Entropy Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tales Ferreira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Zepon</w:t>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Zlotea</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 161, pp.107992. </w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2023.107992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/inorganics11050186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154931v1</w:t>
+                <w:t xml:space="preserve">hal-04155499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Pareto optimal high entropy hydrides via data-driven materials discovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Elucidating Primary Degradation Mechanisms in High-Cycling-Capacity, Compositionally Tunable High-Entropy Hydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Belli Strozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Witman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sanliang Ling</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalie Stavila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Wadge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nayely Pineda-Romero</w:t>
+                <w:t xml:space="preserve">Jakub Cizek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouji Sakaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ta02323k⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (32), pp.38412-38422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c05206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257379v1</w:t>
+                <w:t xml:space="preserve">hal-04243727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High entropy alloys containing immiscible Mg and refractory elements: Synthesis, structure, and hydrogen storage properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the hydride stability of the TiVNb-based alloys by equimolar Cr/Al addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akihiko Machida</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tales Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayely Pineda-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter José Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Zepon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.172415⟩</w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.107992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2023.107992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389926v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization and hydrogen storage properties of the Ti31V26Nb26Zr12M5 (M = Fe, Co, or Ni) multi-phase multicomponent alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Pareto optimal high entropy hydrides via data-driven materials discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Witman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanliang Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Faccioni Chanchetti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yannick Champion</w:t>
+                <w:t xml:space="preserve">Matthew Wadge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayely Pineda-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.10.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (29), pp.15878-15888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ta02323k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169546v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Storage Properties of a New Ti-V-Cr-Zr-Nb High Entropy Alloy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High entropy alloys containing immiscible Mg and refractory elements: Synthesis, structure, and hydrogen storage properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Belli Strozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouji Sakaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunjeong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiko Machida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Nakahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (2), pp.270 - 284. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 969, pp.172415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/hydrogen3020016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.172415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795584v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of 10 at.% Al addition on the hydrogen storage properties of the Ti0.33V0.33Nb0.33 multi-principal element alloy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Structural characterization and hydrogen storage properties of the Ti31V26Nb26Zr12M5 (M = Fe, Co, or Ni) multi-phase multicomponent alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Faccioni Chanchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hessel Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2022.107590⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (6), pp.2247-2255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665749v1</w:t>
+                <w:t xml:space="preserve">hal-04169546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Stability of the Metal–Organic Framework MIL-101(Cr) by Embedding Pd Nanoparticles for Densification through Compression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen Storage Properties of a New Ti-V-Cr-Zr-Nb High Entropy Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrogen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), pp.270 - 284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrogen3020016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c00136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03670894v1</w:t>
+                <w:t xml:space="preserve">hal-03795584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional effects on the hydrogen storage properties in a series of refractory high entropy alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The effect of 10 at.% Al addition on the hydrogen storage properties of the Ti0.33V0.33Nb0.33 multi-principal element alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayely Pineda-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Witman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalie Stavila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Zlotea</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Sahlberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.991447. </w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146, pp.107590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenrg.2022.991447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2022.107590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795594v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen absorption/desorption reactions of the (TiVNb)85Cr15 multicomponent alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Walter José Botta</w:t>
+                <w:t xml:space="preserve">Enhanced Stability of the Metal–Organic Framework MIL-101(Cr) by Embedding Pd Nanoparticles for Densification through Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Celeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Capitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paolone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Borondics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.163620⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (3), pp.4196-4203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531809v1</w:t>
+                <w:t xml:space="preserve">hal-03670894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the Effect of Al Addition on the Hydrogen Storage Properties of the Ternary TiVNb Alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Compositional effects on the hydrogen storage properties in a series of refractory high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Ek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sahlberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15227974⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.991447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2022.991447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670835v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Ir single atoms as selective active species for the partial hydrogenation of butadiene by operando XAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Baaziz</w:t>
+                <w:t xml:space="preserve">Hydrogen absorption/desorption reactions of the (TiVNb)85Cr15 multicomponent alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hessel Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter José Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2nr00994c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 901, pp.163620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.163620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682084v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How 10 at% Al Addition in the Ti-V-Zr-Nb High-Entropy Alloy Changes Hydrogen Sorption Properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncovering the Effect of Al Addition on the Hydrogen Storage Properties of the Ternary TiVNb Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayely Pineda-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26092470⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (22), pp.7974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15227974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210650v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Sorption Properties of a Novel Refractory Ti-V-Zr-Nb-Mo High Entropy Alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vivian Nassif</w:t>
+                <w:t xml:space="preserve">Unveiling the Ir single atoms as selective active species for the partial hydrogenation of butadiene by operando XAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/hydrogen2040022⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (20), pp.7641-7649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2nr00994c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411534v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of TiVNb-(Cr, Ni or Co) multicomponent alloys with the same valence electron concentration for hydrogen storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Walter José Botta</w:t>
+                <w:t xml:space="preserve">Hydrogen Sorption Properties of a Novel Refractory Ti-V-Zr-Nb-Mo High Entropy Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Zepon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.158767⟩</w:t>
+              <w:t xml:space="preserve">Hydrogen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (4), pp.399 - 413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrogen2040022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188099v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modelling of hydrogen-multicomponent alloy systems: Calculating pressure-composition-temperature diagrams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Design of TiVNb-(Cr, Ni or Co) multicomponent alloys with the same valence electron concentration for hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hessel Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter José Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Champion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter José Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 865, pp.158767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.158767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267335v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the hydrogen cycling properties by Mg addition in Ti-V-Zr-Nb refractory high entropy alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">How 10 at% Al Addition in the Ti-V-Zr-Nb High-Entropy Alloy Changes Hydrogen Sorption Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sahlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.113699⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (9), pp.2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26092470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103576v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-dependent hydrogen trapping in palladium nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic modelling of hydrogen-multicomponent alloy systems: Calculating pressure-composition-temperature diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Zepon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hessel Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter José Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Champion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0TA12174F⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 215, pp.117070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213167v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal (boro-) hydrides for high energy density storage and relevant emerging technologies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the hydrogen cycling properties by Mg addition in Ti-V-Zr-Nb refractory high entropy alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Ek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sahlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.08.119⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, pp.113699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.113699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954746v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Hydrides and Related Materials. Energy Carriers for Novel Hydrogen and Electrochemical Storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Bannenberg</w:t>
+                <w:t xml:space="preserve">Size-dependent hydrogen trapping in palladium nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Förster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c01806⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (16), pp.10354-10363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0TA12174F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954743v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mesoporous Metal–Organic Framework MIL-101 at High Pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boby Joseph</w:t>
+                <w:t xml:space="preserve">Metal (boro-) hydrides for high energy density storage and relevant emerging technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Bannenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Dematteis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c05882⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.08.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944282v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials for hydrogen-based energy storage – past, recent progress and future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal Hydrides and Related Materials. Energy Carriers for Novel Hydrogen and Electrochemical Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Kharbachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dematteis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hirscher</w:t>
+                <w:t xml:space="preserve">K. Shinzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodymyr Yartys</w:t>
+                <w:t xml:space="preserve">S. Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Baricco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Blanchard</w:t>
+                <w:t xml:space="preserve">L. Bannenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.153548⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (14), pp.7599-7607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c01806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517149v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen storage properties of the refractory Ti–V–Zr–Nb–Ta multi-principal element alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Zepon</w:t>
+                <w:t xml:space="preserve">The Mesoporous Metal–Organic Framework MIL-101 at High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Celeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paolone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Itié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Borondics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boby Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155376⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (35), pp.15012-15019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c05882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945477v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An International Laboratory Comparison Study of Volumetric and Gravimetric Hydrogen Adsorption Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Materials for hydrogen-based energy storage – past, recent progress and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hirscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Hurst</w:t>
+                <w:t xml:space="preserve">Volodymyr Yartys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gennett</w:t>
+                <w:t xml:space="preserve">Marcello Baricco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Adams</w:t>
+                <w:t xml:space="preserve">Jose Bellosta von Colbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Allendorf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael Balderas‐xicohténcatl</w:t>
+                <w:t xml:space="preserve">Didier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201900166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 827, pp.153548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.153548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292080v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen sorption in TiZrNbHfTa high entropy alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Perriere</w:t>
+                <w:t xml:space="preserve">Hydrogen storage properties of the refractory Ti–V–Zr–Nb–Ta multi-principal element alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Ek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Zepon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 775, pp.667-674. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.10.108⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 835, pp.155376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310763v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen induced structure and property changes in Eu3Si4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+                <w:t xml:space="preserve">An International Laboratory Comparison Study of Volumetric and Gravimetric Hydrogen Adsorption Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Allendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Balderas‐xicohténcatl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.05.033⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (15), pp.1997-2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201900166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310755v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of Hydrogen with Pd@MOF Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen sorption in TiZrNbHfTa high entropy alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Malouche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (10), pp.1282-1295. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 775, pp.667-674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201801092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.10.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310756v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiVZrNb Multi-Principal-Element Alloy: Synthesis Optimization, Structural, and Hydrogen Sorption Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Hydrogen induced structure and property changes in Eu3Si4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Ek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reji Nedumkandathil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24152799⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 277, pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310747v1</w:t>
+                <w:t xml:space="preserve">hal-02310755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic Reduction of Nitrate and Nitrite at CuRh Nanoparticles/C Composite Electrodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions of Hydrogen with Pd@MOF Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atieh Aghajani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Abdelmalek Malouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Ágota Szilágyi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrocatalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (3), pp.343-351. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (10), pp.1282-1295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12678-017-0437-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201801092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105064v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbed hydrogen enhances the catalytic hydrogenation activity of Rh-based nanocatalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TiVZrNb Multi-Principal-Element Alloy: Synthesis Optimization, Structural, and Hydrogen Sorption Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Morfin</w:t>
+                <w:t xml:space="preserve">Gustav Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Blondeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cy00522b⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (15), pp.2799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24152799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830527v1</w:t>
+                <w:t xml:space="preserve">hal-02310747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical oxidation of urea on nickel-rhodium nanoparticles/carbon composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Electrocatalytic Reduction of Nitrate and Nitrite at CuRh Nanoparticles/C Composite Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peyman Mirzaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Dassy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Atieh Aghajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.11.205⟩</w:t>
+              <w:t xml:space="preserve">Electrocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.343-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12678-017-0437-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105059v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the local structure of nanosized rhodium hydride</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Absorbed hydrogen enhances the catalytic hydrogenation activity of Rh-based nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Malouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Provost</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.04.047⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (10), pp.2707-2715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cy00522b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864963v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of hydrogen absorption in supported Pd nanocatalysts during CO-PROX: Insights from operando X-ray absorption spectroscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrochemical oxidation of urea on nickel-rhodium nanoparticles/carbon composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Mirzaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Dassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bensimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.06.059⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 297, pp.715-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.11.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946882v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism as indirect tool for carbon content assessment in nickel nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Martínez de Yuso</w:t>
+                <w:t xml:space="preserve">Investigation of the local structure of nanosized rhodium hydride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aguiar Hualde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Amara</w:t>
+                <w:t xml:space="preserve">J. Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5006138⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 524 (---), pp.427-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.04.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465035v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen absorption properties of carbon supported Pd–Ni nanoalloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+                <w:t xml:space="preserve">Role of hydrogen absorption in supported Pd nanocatalysts during CO-PROX: Insights from operando X-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.09.101⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 237 (---), pp.1059-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465070v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nanosizing on hydrogen electrosorption properties of rhodium based nanoparticles/carbon composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetism as indirect tool for carbon content assessment in nickel nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martínez de Yuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aguiar Hualde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurent</w:t>
+                <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (21), pp.213902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5006138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055940v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen absorption in 1 nm Pd clusters confined in MIL-101(Cr)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of nanosizing on hydrogen electrosorption properties of rhodium based nanoparticles/carbon composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Lupu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Bourgon</w:t>
+                <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
+                <w:t xml:space="preserve">Yassine Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 228, pp.528-536</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490444v1</w:t>
+                <w:t xml:space="preserve">hal-02055940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the synthesis of Pd-Au nanoalloys confined in mesoporous carbonaceous materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen absorption properties of carbon supported Pd–Ni nanoalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia de Yuso</w:t>
+                <w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Maetz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alicia Martínez de Yuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.06.032⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (2), pp.1004-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.09.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274515v1</w:t>
+                <w:t xml:space="preserve">hal-02465070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the hydrogen absorption into Pd–Ir nanoalloys supported on carbon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Hydrogen absorption in 1 nm Pd clusters confined in MIL-101(Cr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Malouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yassine Oumellal</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Blanita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (44), pp.23043-23052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-017-3978-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7TA07159K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465052v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of tailored Pd-Co nanoalloy particles confined in mesoporous carbon</w:t>
+                <w:t xml:space="preserve">Optimization of the synthesis of Pd-Au nanoalloys confined in mesoporous carbonaceous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
+                <w:t xml:space="preserve">Alicia de Yuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Puscasu</w:t>
+                <w:t xml:space="preserve">Amandine Maetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. de Yuso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Oumellal</w:t>
+                <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 223, pp.79-88. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 505, pp.410-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.10.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272645v1</w:t>
+                <w:t xml:space="preserve">hal-02274515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile and rapid one-pot microwave-assisted synthesis of Pd-Ni magnetic nanoalloys confined in mesoporous carbons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Oumellal</w:t>
+                <w:t xml:space="preserve">Exploring the hydrogen absorption into Pd–Ir nanoalloys supported on carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Malouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Martínez de Yuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18 (12), </w:t>
+              <w:t xml:space="preserve">, 2017, 19 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-016-3682-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-017-3978-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272644v1</w:t>
+                <w:t xml:space="preserve">hal-02465052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Challenges in Studying Hydrogen Absorption in Ultrasmall Metal Nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-pot synthesis of tailored Pd-Co nanoalloy particles confined in mesoporous carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Provost</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Puscasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. de Yuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenrg.2016.00024⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 223, pp.79-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465133v1</w:t>
+                <w:t xml:space="preserve">hal-02272645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and stability of Pd–Rh nanoalloys with fully tunable particle size and composition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Facile and rapid one-pot microwave-assisted synthesis of Pd-Ni magnetic nanoalloys confined in mesoporous carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. de Yuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Bourgon</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-016-3682-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2016.06.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02465122v1</w:t>
+                <w:t xml:space="preserve">hal-02272644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and size dependence of hydrogen interaction with carbon supported bulk-immiscible Pd–Rh nanoalloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Experimental Challenges in Studying Hydrogen Absorption in Ultrasmall Metal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2016.00024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/46/465401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02470638v1</w:t>
+                <w:t xml:space="preserve">hal-02465133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Pd-Pt nanoalloys growth in confined carbon spaces and their interactions with hydrogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and stability of Pd–Rh nanoalloys with fully tunable particle size and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. de Yuso</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanostructures &amp; Nano-Objects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.92-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2016.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2016.11.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02273422v1</w:t>
+                <w:t xml:space="preserve">hal-02465122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of destabilized nanostructured lithium hydride via hydrogenation of lithium electrochemically inserted into graphite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Composition and size dependence of hydrogen interaction with carbon supported bulk-immiscible Pd–Rh nanoalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Martinez de Yuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (40), pp.13936-13941. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (46), pp.465401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.07.130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/46/465401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02490257v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Storage Properties of Nanoconfined LiBH 4 –Mg 2 NiH 4 Reactive Hydride Composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Torben Jensen</w:t>
+                <w:t xml:space="preserve">In-situ Pd-Pt nanoalloys growth in confined carbon spaces and their interactions with hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. de Yuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5117307⟩</w:t>
+              <w:t xml:space="preserve">Nanostructures &amp; Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465221v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen sorption properties of Pd–Co nanoalloys embedded into mesoporous carbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Synthesis of destabilized nanostructured lithium hydride via hydrogenation of lithium electrochemically inserted into graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathie Vix-Guterl</w:t>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (37), pp.15469-15476. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (40), pp.13936-13941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nr03143e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.07.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465149v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot laser-assisted synthesis of porous carbon with embedded magnetic cobalt nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen Storage Properties of Nanoconfined LiBH 4 –Mg 2 NiH 4 Reactive Hydride Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Sima</w:t>
+                <w:t xml:space="preserve">Payam Javadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delmotte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Torben Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5nr01687h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (11), pp.5819-5826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5117307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272643v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evidence of Rh Nano-Hydride Formation at Low Pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Hydrogen sorption properties of Pd–Co nanoalloys embedded into mesoporous carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Vix-Guterl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACS.NANOLETT.5B01766⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (37), pp.15469-15476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nr03143e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489789v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasmall MgH 2 Nanoparticles Embedded in an Ordered Microporous Carbon Exhibiting Rapid Hydrogen Sorption Kinetics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Oumellal</w:t>
+                <w:t xml:space="preserve">One-pot laser-assisted synthesis of porous carbon with embedded magnetic cobalt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Sopronyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Son-Jong Hwang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
+                <w:t xml:space="preserve">Felix Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra de Jongh</w:t>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05754⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (22), pp.10111-10122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nr01687h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465206v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoalloying bulk-immiscible iridium and palladium inhibits hydride formation and promotes catalytic performances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. S. Nguyen</w:t>
+                <w:t xml:space="preserve">First Evidence of Rh Nano-Hydride Formation at Low Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. T. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Nelayah</w:t>
+                <w:t xml:space="preserve">Mariem Msakni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4nr02836h⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.4752-4757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.NANOLETT.5B01766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073467v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up preparation of MgH 2 nanoparticles with enhanced cycle life stability during electrochemical conversion in Li-ion batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Ultrasmall MgH 2 Nanoparticles Embedded in an Ordered Microporous Carbon Exhibiting Rapid Hydrogen Sorption Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son-Jong Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Léonel</w:t>
+                <w:t xml:space="preserve">Petra de Jongh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (23), pp.14459-14466. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (32), pp.18091-18098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4NR03444A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129808v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Round Robin Test exercise on hydrogen absorption/desorption properties of a magnesium hydride based material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoalloying bulk-immiscible iridium and palladium inhibits hydride formation and promotes catalytic performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Moretto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Zlotea</w:t>
+                <w:t xml:space="preserve">T. S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dolci</w:t>
+                <w:t xml:space="preserve">N. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amieiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+                <w:t xml:space="preserve">J. Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.03.118⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.9955-9959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nr02836h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827891v1</w:t>
+                <w:t xml:space="preserve">hal-01073467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable synthesis of (Mg–Ni)-based hydrides nanoconfined in templated carbon studied by in situ synchrotron diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric M. Leroy</w:t>
+                <w:t xml:space="preserve">Bottom-up preparation of MgH 2 nanoparticles with enhanced cycle life stability during electrochemical conversion in Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Léonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2012.07.005⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (23), pp.14459-14466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4NR03444A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326093v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen storage in hybrid nanostructured carbon/palladium materials: Influence of particle size and surface chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+                <w:t xml:space="preserve">A Round Robin Test exercise on hydrogen absorption/desorption properties of a magnesium hydride based material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dolci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amieiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 38 (2), pp.952-965. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.10.050⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 38 (16), pp.6704-6717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.03.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273424v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled synthesis of NiCo nanoalloys embedded in ordered porous carbon by a novel soft-template strategy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+                <w:t xml:space="preserve">Tunable synthesis of (Mg–Ni)-based hydrides nanoconfined in templated carbon studied by in situ synchrotron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gautier Schrodj</w:t>
+                <w:t xml:space="preserve">Eric M. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.09.089⟩</w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2012.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272639v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of NH2 and CF3 functionalization on the hydrogen sorption properties of MOFs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Hydrogen storage in hybrid nanostructured carbon/palladium materials: Influence of particle size and surface chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dibandjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Phanon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guillerm</w:t>
+                <w:t xml:space="preserve">Roger Gadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1dt10115c⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (2), pp.952-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123375v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Controlled synthesis of NiCo nanoalloys embedded in ordered porous carbon by a novel soft-template strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Schrodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.260-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.09.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of NH2 and CF3 functionalization on the hydrogen sorption properties of MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Phanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matjaz Mazaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Heurtaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (18), pp.4879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1dt10115c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Understanding the mechanism of hydrogen uptake at low pressure in carbon/palladium nanostructured composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Gadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (44), pp.17765-17775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C1JM12939B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9294,147 +9558,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de l'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Villalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Ltd &amp; Wiley. 2025, Encyclopédie Sciences - Energy (Production, Conversion et stockage de l'hydrogène), Alain Dollet, 978-1-78949-223-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9444,279 +9708,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration de résultats de thermodésorption : conversion pression/flux et impacts de la rampe de température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Villeroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs 2023 du CEFRACOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ EXAFS study of hydrogen desorption from carbon-supported Rh nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Malouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference, Hydrogen-Metal Systems, Boston (USA) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9726,487 +9990,487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of hydrogen absorption in supported Pd nanocatalysts during CO-PROX: insights from operando X-ray Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM 2019, 14th SOLEIL Users’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced catalytic activity of RhHx/C with respect to Rh/C investigated by operando XAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM18, 13th SOLEIL Users’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Gif-sur-Yvette France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbed hydrogen enhances the catalytic hydrogenation activity of Rh-based nanocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiuax 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative thermal expansion in noble metal-based nanoparticles under gaseous atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM18, 13th SOLEIL Users’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Gif-sur-Yvette France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10216,114 +10480,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude cristallographique et magnétique de composés intermétalliques à base d’éléments de terre rare, de cobalt et d’éléments p, dérivant de la structure CaCu5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Joseph Fourier Grenoble I, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01383895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId325"/>
+      <w:footerReference w:type="default" r:id="rId333"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10470,51 +10734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Greaves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alfredsson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan V Chadwick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Parmenter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2025.109119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouzidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Agafonov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayely Pineda-Romero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Witman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Enblom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sahlberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08574" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Brito Ferraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jos&#233; Botta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Zepon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.5c00054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin B.M. Vaughan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120086" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Celeste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Blanita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14589" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen5010008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Keith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#193;gota Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.01.141" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayely Pineda Romero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Harvey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalie Stavila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c02696" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11050186" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Belli Strozi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Cizek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Sakaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c05206" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Strozi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Leiva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Botta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.167609" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2023.107992" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanliang Ling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wadge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02323k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjeong Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Machida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Nakahira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172415" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Faccioni Chanchetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hessel Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Montero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795584v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3020016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2022.107590" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670894v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paolone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00136" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Ek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2022.991447" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531809v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.163620" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670835v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15227974" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Provost" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baaziz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr00994c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210650v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092470" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen2040022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.158767" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267335v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117070" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103576v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.113699" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Len" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12174F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954746v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Bannenberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzidi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dematteis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.119" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954743v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Kharbachi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dematteis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shinzato" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stevenson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannenberg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01806" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boby Joseph" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c05882" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517149v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hirscher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Yartys" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bellosta von Colbe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanchard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153548" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155376" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hurst" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gennett" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Adams" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allendorf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas&#8208;xicoht&#233;ncatl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900166" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310763v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sow" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Couzini&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perriere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.10.108" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reji Nedumkandathil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Johansson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.05.033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Malouche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201801092" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310747v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152799" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105064v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Mirzaei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atieh Aghajani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-017-0437-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blondeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malouche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00522b" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105059v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dassy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bensimon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.11.205" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864963v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.047" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.06.059" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465035v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguiar Hualde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amara" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006138" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465070v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Oumellal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.09.101" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490444v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lupu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA07159K" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274515v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia de Yuso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maetz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.06.032" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465052v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-3978-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Ghimbeu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puscasu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. de Yuso" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.10.031" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272644v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-016-3682-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465133v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Provost" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2016.00024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465122v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2016.06.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Martinez de Yuso" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/46/465401" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273422v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2016.11.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490257v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwu Huang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.07.130" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBV0H3B2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465221v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Javadian" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Jensen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5117307" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465149v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03143e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272643v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sima" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr01687h" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489789v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Msakni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.NANOLETT.5B01766" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465206v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Jong Hwang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra de Jongh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05754" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073467v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nguyen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelayah" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02836h" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129808v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR03444A" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827891v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dolci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amieiro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.118" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCRQBLW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326093v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2012.07.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273424v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dibandjo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.10.050" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-834JHF04-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272639v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Schrodj" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.09.089" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123375v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Phanon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Mazaj" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heurtaux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillerm" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10115c" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272641v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM12939B" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402689v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769019v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070543v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768988v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926130v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768965v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01383895v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayely Pineda Romero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Grelska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech A S&#322;awi&#324;ski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub &#268;&#237;&#382;ek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Melikhova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.186661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Greaves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alfredsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan V Chadwick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Parmenter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2025.109119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Agafonov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.117161" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouzidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08233" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayely Pineda-Romero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Witman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Enblom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sahlberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08574" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Brito Ferraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jos&#233; Botta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Zepon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.5c00054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin B.M. Vaughan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen5010008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740762v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Celeste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Blanita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Keith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#193;gota Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.01.141" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Harvey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalie Stavila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c02696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Strozi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Leiva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Botta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.167609" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11050186" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243727v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Belli Strozi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Cizek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Sakaki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c05206" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2023.107992" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanliang Ling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wadge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02323k" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjeong Kim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Machida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Nakahira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Faccioni Chanchetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hessel Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Montero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3020016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2022.107590" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paolone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00136" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Ek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2022.991447" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.163620" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15227974" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Provost" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baaziz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr00994c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen2040022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.158767" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092470" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.113699" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Len" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12174F" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Bannenberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dematteis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.119" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954743v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Kharbachi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dematteis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shinzato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stevenson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannenberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01806" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boby Joseph" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c05882" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hirscher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Yartys" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bellosta von Colbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153548" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155376" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292080v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hurst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gennett" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Adams" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allendorf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas&#8208;xicoht&#233;ncatl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900166" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310763v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sow" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Couzini&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perriere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.10.108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reji Nedumkandathil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Johansson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.05.033" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310756v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Malouche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201801092" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152799" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105064v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Mirzaei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atieh Aghajani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-017-0437-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blondeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malouche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00522b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105059v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dassy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bensimon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.11.205" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864963v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.047" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.06.059" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465035v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguiar Hualde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006138" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055940v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Oumellal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465070v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.09.101" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lupu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA07159K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia de Yuso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maetz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.06.032" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-3978-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272645v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Ghimbeu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puscasu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. de Yuso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.10.031" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-016-3682-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465133v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Provost" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2016.00024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465122v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2016.06.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470638v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Martinez de Yuso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/46/465401" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2016.11.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490257v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwu Huang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.07.130" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBV0H3B2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465221v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Javadian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Jensen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5117307" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465149v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03143e" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272643v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sima" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr01687h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489789v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Msakni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.NANOLETT.5B01766" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465206v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Jong Hwang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra de Jongh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05754" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073467v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelayah" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02836h" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129808v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR03444A" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827891v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dolci" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amieiro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.118" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCRQBLW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326093v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2012.07.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273424v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dibandjo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.10.050" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-834JHF04-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272639v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Schrodj" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.09.089" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123375v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Phanon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Mazaj" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heurtaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillerm" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10115c" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272641v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM12939B" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402689v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeroy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769019v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070543v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768988v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926130v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768965v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01383895v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>