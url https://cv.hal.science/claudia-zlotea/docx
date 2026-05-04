--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -883,412 +883,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destabilizing high-capacity high entropy hydrides via earth abundant substitutions: From predictions to experimental validation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Nassif</w:t>
+                <w:t xml:space="preserve">Effect of Cr/Mn Addition in TiVNb on Hydrogen Sorption Properties: Thermodynamics and Phase Transition Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin B.M. Vaughan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 276, pp.120086. </w:t>
+              <w:t xml:space="preserve">Hydrogen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.123-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/hydrogen5010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670840v1</w:t>
+                <w:t xml:space="preserve">hal-04670836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cr/Mn Addition in TiVNb on Hydrogen Sorption Properties: Thermodynamics and Phase Transition Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Role of Ligand Connectivity in MOFs Mechanical Stability: The Case of MIL-100(Cr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elkaim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vivian Nassif</w:t>
+                <w:t xml:space="preserve">Anna Celeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Itié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Blanita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/hydrogen5010008⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (13), pp.9155-9162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c14589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670836v1</w:t>
+                <w:t xml:space="preserve">hal-04740762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Ligand Connectivity in MOFs Mechanical Stability: The Case of MIL-100(Cr)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Itié</w:t>
+                <w:t xml:space="preserve">Destabilizing high-capacity high entropy hydrides via earth abundant substitutions: From predictions to experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Agafonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayely Pineda-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Witman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Blanita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+                <w:t xml:space="preserve">Gavin B.M. Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146 (13), pp.9155-9162. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 276, pp.120086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c14589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740762v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective of interstitial hydrides of high-entropy alloys for vehicular hydrogen storage</w:t>
               </w:r>
@@ -1376,563 +1376,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Destabilization of (TiVNb)-Based Hydrides via (Al, Mo) Addition: Insights from Experiments and Data-Driven Models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the hydrogen storage properties of Ti-V-Nb-Cr alloys by controlling the Cr/(TiVNb) ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Harvey</w:t>
+                <w:t xml:space="preserve">R.B. Strozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitalie Stavila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Nassif</w:t>
+                <w:t xml:space="preserve">B.H. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Leiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c02696⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 932, pp.167609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.167609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389948v1</w:t>
+                <w:t xml:space="preserve">hal-04155852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the hydrogen storage properties of Ti-V-Nb-Cr alloys by controlling the Cr/(TiVNb) ratio</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D.R. Leiva</w:t>
+                <w:t xml:space="preserve">Exploring the Hydrogen Sorption Capabilities of a Novel Ti-V-Mn-Zr-Nb High-Entropy Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zlotea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W.J. Botta</w:t>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.167609⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics11050186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155852v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Hydrogen Sorption Capabilities of a Novel Ti-V-Mn-Zr-Nb High-Entropy Alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erik Elkaim</w:t>
+                <w:t xml:space="preserve">Elucidating Primary Degradation Mechanisms in High-Cycling-Capacity, Compositionally Tunable High-Entropy Hydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Belli Strozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Witman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Nassif</w:t>
+                <w:t xml:space="preserve">Vitalie Stavila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Cizek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouji Sakaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics11050186⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (32), pp.38412-38422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c05206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155499v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating Primary Degradation Mechanisms in High-Cycling-Capacity, Compositionally Tunable High-Entropy Hydrides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renato Belli Strozi</w:t>
+                <w:t xml:space="preserve">Large Destabilization of (TiVNb)-Based Hydrides via (Al, Mo) Addition: Insights from Experiments and Data-Driven Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayely Pineda Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Witman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalie Stavila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kouji Sakaki</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (32), pp.38412-38422. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (24), pp.12560-12572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c05206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c02696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243727v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the hydride stability of the TiVNb-based alloys by equimolar Cr/Al addition</w:t>
               </w:r>
@@ -2182,64 +2182,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High entropy alloys containing immiscible Mg and refractory elements: Synthesis, structure, and hydrogen storage properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Belli Strozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouji Sakaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunjeong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2463,77 +2463,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Storage Properties of a New Ti-V-Cr-Zr-Nb High Entropy Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2606,51 +2606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayely Pineda-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Witman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalie Stavila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2697,77 +2697,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Stability of the Metal–Organic Framework MIL-101(Cr) by Embedding Pd Nanoparticles for Densification through Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Celeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Capitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fertey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,51 +3333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Sorption Properties of a Novel Refractory Ti-V-Zr-Nb-Mo High Entropy Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Zepon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3614,51 +3614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4371,77 +4371,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mesoporous Metal–Organic Framework MIL-101 at High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Celeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Itié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Borondics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4665,51 +4665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5331,51 +5331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (15), pp.2799. </w:t>
@@ -5407,485 +5407,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic Reduction of Nitrate and Nitrite at CuRh Nanoparticles/C Composite Electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorbed hydrogen enhances the catalytic hydrogenation activity of Rh-based nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peyman Mirzaei</w:t>
+                <w:t xml:space="preserve">L. Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+                <w:t xml:space="preserve">A. Malouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atieh Aghajani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrocatalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (3), pp.343-351. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (10), pp.2707-2715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12678-017-0437-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8cy00522b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105064v1</w:t>
+                <w:t xml:space="preserve">hal-01830527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbed hydrogen enhances the catalytic hydrogenation activity of Rh-based nanocatalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical oxidation of urea on nickel-rhodium nanoparticles/carbon composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Blondeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Provost</w:t>
+                <w:t xml:space="preserve">Peyman Mirzaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Malouche</w:t>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+                <w:t xml:space="preserve">Arthur Dassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bensimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cy00522b⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 297, pp.715-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.11.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830527v1</w:t>
+                <w:t xml:space="preserve">hal-02105059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical oxidation of urea on nickel-rhodium nanoparticles/carbon composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Electrocatalytic Reduction of Nitrate and Nitrite at CuRh Nanoparticles/C Composite Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peyman Mirzaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bensimon</w:t>
+                <w:t xml:space="preserve">Atieh Aghajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 297, pp.715-724. </w:t>
+              <w:t xml:space="preserve">Electrocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.343-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.11.205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12678-017-0437-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105059v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the local structure of nanosized rhodium hydride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Malouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5949,51 +5949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of hydrogen absorption in supported Pd nanocatalysts during CO-PROX: Insights from operando X-ray absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6001,51 +6001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 237 (---), pp.1059-1065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6073,446 +6073,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism as indirect tool for carbon content assessment in nickel nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of nanosizing on hydrogen electrosorption properties of rhodium based nanoparticles/carbon composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Magnin</w:t>
+                <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Martínez de Yuso</w:t>
+                <w:t xml:space="preserve">Yassine Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aguiar Hualde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Amara</w:t>
+                <w:t xml:space="preserve">Michel Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 228, pp.528-536</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465035v1</w:t>
+                <w:t xml:space="preserve">hal-02055940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nanosizing on hydrogen electrosorption properties of rhodium based nanoparticles/carbon composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Hydrogen absorption properties of carbon supported Pd–Ni nanoalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Martínez de Yuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (2), pp.1004-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.09.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055940v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen absorption properties of carbon supported Pd–Ni nanoalloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Oumellal</w:t>
+                <w:t xml:space="preserve">Magnetism as indirect tool for carbon content assessment in nickel nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martínez de Yuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t>
+                <w:t xml:space="preserve">J. Aguiar Hualde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Martínez de Yuso</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (2), pp.1004-1011. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (21), pp.213902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.09.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5006138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465070v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen absorption in 1 nm Pd clusters confined in MIL-101(Cr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Malouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Blanita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Lupu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6615,51 +6615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia de Yuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Maetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6736,77 +6736,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the hydrogen absorption into Pd–Ir nanoalloys supported on carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Malouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Martínez de Yuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6847,442 +6847,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of tailored Pd-Co nanoalloy particles confined in mesoporous carbon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Challenges in Studying Hydrogen Absorption in Ultrasmall Metal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.10.031⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2016.00024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272645v1</w:t>
+                <w:t xml:space="preserve">hal-02465133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile and rapid one-pot microwave-assisted synthesis of Pd-Ni magnetic nanoalloys confined in mesoporous carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. de Yuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11051-016-3682-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Challenges in Studying Hydrogen Absorption in Ultrasmall Metal Nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Oumellal</w:t>
+                <w:t xml:space="preserve">One-pot synthesis of tailored Pd-Co nanoalloy particles confined in mesoporous carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Provost</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Puscasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. de Yuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 223, pp.79-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenrg.2016.00024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465133v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and stability of Pd–Rh nanoalloys with fully tunable particle size and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7372,64 +7372,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and size dependence of hydrogen interaction with carbon supported bulk-immiscible Pd–Rh nanoalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7502,103 +7502,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ Pd-Pt nanoalloys growth in confined carbon spaces and their interactions with hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. de Yuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructures &amp; Nano-Objects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7902,472 +7902,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen sorption properties of Pd–Co nanoalloys embedded into mesoporous carbons</w:t>
+                <w:t xml:space="preserve">First Evidence of Rh Nano-Hydride Formation at Low Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathie Vix-Guterl</w:t>
+                <w:t xml:space="preserve">Mariem Msakni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (37), pp.15469-15476. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.4752-4757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nr03143e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ACS.NANOLETT.5B01766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465149v1</w:t>
+                <w:t xml:space="preserve">hal-02489789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot laser-assisted synthesis of porous carbon with embedded magnetic cobalt nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
+                <w:t xml:space="preserve">Hydrogen sorption properties of Pd–Co nanoalloys embedded into mesoporous carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Sopronyi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Vaulot</w:t>
+                <w:t xml:space="preserve">Cathie Vix-Guterl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7 (22), pp.10111-10122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5nr01687h⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 7 (37), pp.15469-15476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nr03143e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272643v1</w:t>
+                <w:t xml:space="preserve">hal-02465149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evidence of Rh Nano-Hydride Formation at Low Pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Oumellal</w:t>
+                <w:t xml:space="preserve">One-pot laser-assisted synthesis of porous carbon with embedded magnetic cobalt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Sopronyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Msakni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (7), pp.4752-4757. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (22), pp.10111-10122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ACS.NANOLETT.5B01766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5nr01687h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489789v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasmall MgH 2 Nanoparticles Embedded in an Ordered Microporous Carbon Exhibiting Rapid Hydrogen Sorption Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Son-Jong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8444,51 +8444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoalloying bulk-immiscible iridium and palladium inhibits hydride formation and promotes catalytic performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8578,90 +8578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up preparation of MgH 2 nanoparticles with enhanced cycle life stability during electrochemical conversion in Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Léonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8725,51 +8725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Round Robin Test exercise on hydrogen absorption/desorption properties of a magnesium hydride based material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dolci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8852,337 +8852,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable synthesis of (Mg–Ni)-based hydrides nanoconfined in templated carbon studied by in situ synchrotron diffraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen storage in hybrid nanostructured carbon/palladium materials: Influence of particle size and surface chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Dibandjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Gadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric M. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2 (1), pp.12-20. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (2), pp.952-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2012.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326093v1</w:t>
+                <w:t xml:space="preserve">hal-02273424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen storage in hybrid nanostructured carbon/palladium materials: Influence of particle size and surface chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+                <w:t xml:space="preserve">Tunable synthesis of (Mg–Ni)-based hydrides nanoconfined in templated carbon studied by in situ synchrotron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Gadiou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+                <w:t xml:space="preserve">Jérome Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric M. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.10.050⟩</w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2012.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02273424v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled synthesis of NiCo nanoalloys embedded in ordered porous carbon by a novel soft-template strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9406,77 +9406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the mechanism of hydrogen uptake at low pressure in carbon/palladium nanostructured composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Gadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9585,51 +9585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de l'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9847,77 +9847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ EXAFS study of hydrogen desorption from carbon-supported Rh nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Malouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10004,90 +10004,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of hydrogen absorption in supported Pd nanocatalysts during CO-PROX: insights from operando X-ray Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM 2019, 14th SOLEIL Users’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10112,103 +10112,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced catalytic activity of RhHx/C with respect to Rh/C investigated by operando XAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM18, 13th SOLEIL Users’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Gif-sur-Yvette France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10233,90 +10233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbed hydrogen enhances the catalytic hydrogenation activity of Rh-based nanocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiuax 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10341,90 +10341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative thermal expansion in noble metal-based nanoparticles under gaseous atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10734,51 +10734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayely Pineda Romero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Grelska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech A S&#322;awi&#324;ski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub &#268;&#237;&#382;ek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Melikhova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.186661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Greaves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alfredsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan V Chadwick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Parmenter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2025.109119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Agafonov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.117161" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouzidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08233" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayely Pineda-Romero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Witman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Enblom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sahlberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08574" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Brito Ferraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jos&#233; Botta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Zepon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.5c00054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin B.M. Vaughan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen5010008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740762v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Celeste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Blanita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Keith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#193;gota Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.01.141" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Harvey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalie Stavila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c02696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Strozi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Leiva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Botta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.167609" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11050186" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243727v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Belli Strozi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Cizek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Sakaki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c05206" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2023.107992" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanliang Ling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wadge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02323k" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjeong Kim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Machida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Nakahira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Faccioni Chanchetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hessel Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Montero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3020016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2022.107590" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paolone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00136" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Ek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2022.991447" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.163620" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15227974" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Provost" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baaziz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr00994c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen2040022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.158767" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092470" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.113699" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Len" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12174F" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Bannenberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dematteis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.119" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954743v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Kharbachi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dematteis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shinzato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stevenson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannenberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01806" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boby Joseph" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c05882" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hirscher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Yartys" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bellosta von Colbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153548" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155376" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292080v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hurst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gennett" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Adams" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allendorf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas&#8208;xicoht&#233;ncatl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900166" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310763v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sow" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Couzini&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perriere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.10.108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reji Nedumkandathil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Johansson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.05.033" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310756v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Malouche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201801092" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152799" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105064v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Mirzaei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atieh Aghajani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-017-0437-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blondeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malouche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00522b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105059v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dassy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bensimon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.11.205" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864963v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.047" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.06.059" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465035v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguiar Hualde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006138" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055940v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Oumellal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465070v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.09.101" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lupu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA07159K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia de Yuso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maetz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.06.032" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-3978-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272645v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Ghimbeu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puscasu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. de Yuso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.10.031" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-016-3682-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465133v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Provost" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2016.00024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465122v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2016.06.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470638v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Martinez de Yuso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/46/465401" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2016.11.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490257v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwu Huang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.07.130" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBV0H3B2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465221v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Javadian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Jensen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5117307" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465149v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03143e" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272643v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sima" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr01687h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489789v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Msakni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.NANOLETT.5B01766" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465206v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Jong Hwang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra de Jongh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05754" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073467v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelayah" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02836h" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129808v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR03444A" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827891v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dolci" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amieiro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.118" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCRQBLW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326093v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2012.07.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273424v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dibandjo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.10.050" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-834JHF04-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272639v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Schrodj" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.09.089" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123375v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Phanon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Mazaj" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heurtaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillerm" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10115c" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272641v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM12939B" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402689v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeroy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769019v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070543v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768988v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926130v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768965v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01383895v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayely Pineda Romero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Grelska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech A S&#322;awi&#324;ski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub &#268;&#237;&#382;ek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Melikhova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.186661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Greaves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alfredsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan V Chadwick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Parmenter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2025.109119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Agafonov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.117161" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouzidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08233" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayely Pineda-Romero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Witman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Enblom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sahlberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08574" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Brito Ferraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jos&#233; Botta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Zepon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.5c00054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen5010008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Celeste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Blanita" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14589" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin B.M. Vaughan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120086" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Keith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#193;gota Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.01.141" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Strozi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Leiva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Botta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.167609" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11050186" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Belli Strozi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalie Stavila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Cizek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Sakaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c05206" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Harvey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c02696" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2023.107992" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanliang Ling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wadge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02323k" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjeong Kim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Machida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Nakahira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Faccioni Chanchetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hessel Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Montero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3020016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2022.107590" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paolone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00136" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Ek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2022.991447" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.163620" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15227974" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Provost" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baaziz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr00994c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen2040022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.158767" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092470" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.113699" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Len" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12174F" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Bannenberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dematteis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.119" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954743v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Kharbachi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dematteis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shinzato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stevenson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannenberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01806" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boby Joseph" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c05882" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hirscher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Yartys" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bellosta von Colbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153548" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155376" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292080v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hurst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gennett" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Adams" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allendorf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas&#8208;xicoht&#233;ncatl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900166" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310763v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sow" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Couzini&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perriere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.10.108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reji Nedumkandathil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Johansson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.05.033" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310756v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Malouche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201801092" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152799" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830527v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blondeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malouche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00522b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105059v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Mirzaei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dassy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bensimon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.11.205" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atieh Aghajani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-017-0437-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864963v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.047" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.06.059" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Oumellal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.09.101" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguiar Hualde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006138" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lupu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA07159K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia de Yuso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maetz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.06.032" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-3978-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465133v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Provost" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2016.00024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272644v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. de Yuso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-016-3682-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272645v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Ghimbeu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puscasu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.10.031" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465122v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2016.06.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470638v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Martinez de Yuso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/46/465401" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2016.11.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490257v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwu Huang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.07.130" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBV0H3B2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465221v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Javadian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Jensen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5117307" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489789v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Msakni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.NANOLETT.5B01766" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465149v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03143e" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272643v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sima" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr01687h" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465206v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Jong Hwang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra de Jongh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05754" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073467v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelayah" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02836h" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129808v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR03444A" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827891v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dolci" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amieiro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.118" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCRQBLW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273424v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dibandjo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.10.050" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-834JHF04-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326093v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2012.07.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272639v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Schrodj" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.09.089" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123375v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Phanon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Mazaj" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heurtaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillerm" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10115c" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272641v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM12939B" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402689v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeroy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769019v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070543v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768988v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926130v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768965v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01383895v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>