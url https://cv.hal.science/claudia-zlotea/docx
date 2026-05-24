--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -5407,485 +5407,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbed hydrogen enhances the catalytic hydrogenation activity of Rh-based nanocatalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrocatalytic Reduction of Nitrate and Nitrite at CuRh Nanoparticles/C Composite Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Blondeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Provost</w:t>
+                <w:t xml:space="preserve">Peyman Mirzaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Malouche</w:t>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+                <w:t xml:space="preserve">Atieh Aghajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (10), pp.2707-2715. </w:t>
+              <w:t xml:space="preserve">Electrocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.343-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cy00522b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12678-017-0437-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830527v1</w:t>
+                <w:t xml:space="preserve">hal-02105064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical oxidation of urea on nickel-rhodium nanoparticles/carbon composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorbed hydrogen enhances the catalytic hydrogenation activity of Rh-based nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peyman Mirzaei</w:t>
+                <w:t xml:space="preserve">L. Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+                <w:t xml:space="preserve">A. Malouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Dassy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Bourgon</w:t>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.11.205⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (10), pp.2707-2715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cy00522b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105059v1</w:t>
+                <w:t xml:space="preserve">hal-01830527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic Reduction of Nitrate and Nitrite at CuRh Nanoparticles/C Composite Electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Electrochemical oxidation of urea on nickel-rhodium nanoparticles/carbon composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peyman Mirzaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Dassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atieh Aghajani</w:t>
+                <w:t xml:space="preserve">Rémi Bensimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourgon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrocatalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (3), pp.343-351. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 297, pp.715-724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12678-017-0437-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.11.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105064v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the local structure of nanosized rhodium hydride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Malouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6001,51 +6001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 237 (---), pp.1059-1065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6092,51 +6092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nanosizing on hydrogen electrosorption properties of rhodium based nanoparticles/carbon composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7902,429 +7902,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evidence of Rh Nano-Hydride Formation at Low Pressure</w:t>
+                <w:t xml:space="preserve">Hydrogen sorption properties of Pd–Co nanoalloys embedded into mesoporous carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Msakni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+                <w:t xml:space="preserve">Cathie Vix-Guterl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (7), pp.4752-4757. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (37), pp.15469-15476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ACS.NANOLETT.5B01766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5nr03143e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489789v1</w:t>
+                <w:t xml:space="preserve">hal-02465149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen sorption properties of Pd–Co nanoalloys embedded into mesoporous carbons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+                <w:t xml:space="preserve">One-pot laser-assisted synthesis of porous carbon with embedded magnetic cobalt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathie Vix-Guterl</w:t>
+                <w:t xml:space="preserve">Mihai Sopronyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7 (37), pp.15469-15476. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5nr03143e⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 7 (22), pp.10111-10122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nr01687h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465149v1</w:t>
+                <w:t xml:space="preserve">hal-02272643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot laser-assisted synthesis of porous carbon with embedded magnetic cobalt nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Delmotte</w:t>
+                <w:t xml:space="preserve">First Evidence of Rh Nano-Hydride Formation at Low Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Vaulot</w:t>
+                <w:t xml:space="preserve">Mariem Msakni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (22), pp.10111-10122. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.4752-4757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nr01687h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ACS.NANOLETT.5B01766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272643v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasmall MgH 2 Nanoparticles Embedded in an Ordered Microporous Carbon Exhibiting Rapid Hydrogen Sorption Kinetics</w:t>
               </w:r>
@@ -8604,51 +8604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9860,64 +9860,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ EXAFS study of hydrogen desorption from carbon-supported Rh nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Malouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10043,51 +10043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM 2019, 14th SOLEIL Users’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10125,90 +10125,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced catalytic activity of RhHx/C with respect to Rh/C investigated by operando XAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM18, 13th SOLEIL Users’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Gif-sur-Yvette France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10272,51 +10272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiuax 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10380,51 +10380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10734,51 +10734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayely Pineda Romero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Grelska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech A S&#322;awi&#324;ski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub &#268;&#237;&#382;ek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Melikhova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.186661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Greaves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alfredsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan V Chadwick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Parmenter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2025.109119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Agafonov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.117161" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouzidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08233" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayely Pineda-Romero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Witman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Enblom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sahlberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08574" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Brito Ferraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jos&#233; Botta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Zepon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.5c00054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen5010008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Celeste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Blanita" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14589" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin B.M. Vaughan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120086" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Keith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#193;gota Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.01.141" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Strozi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Leiva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Botta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.167609" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11050186" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Belli Strozi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalie Stavila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Cizek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Sakaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c05206" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Harvey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c02696" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2023.107992" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanliang Ling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wadge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02323k" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjeong Kim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Machida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Nakahira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Faccioni Chanchetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hessel Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Montero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3020016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2022.107590" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paolone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00136" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Ek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2022.991447" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.163620" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15227974" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Provost" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baaziz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr00994c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen2040022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.158767" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092470" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.113699" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Len" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12174F" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Bannenberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dematteis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.119" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954743v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Kharbachi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dematteis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shinzato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stevenson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannenberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01806" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boby Joseph" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c05882" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hirscher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Yartys" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bellosta von Colbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153548" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155376" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292080v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hurst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gennett" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Adams" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allendorf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas&#8208;xicoht&#233;ncatl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900166" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310763v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sow" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Couzini&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perriere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.10.108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reji Nedumkandathil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Johansson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.05.033" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310756v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Malouche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201801092" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152799" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830527v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blondeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malouche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00522b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105059v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Mirzaei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dassy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bensimon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.11.205" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atieh Aghajani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-017-0437-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864963v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.047" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.06.059" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Oumellal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.09.101" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguiar Hualde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006138" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lupu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA07159K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia de Yuso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maetz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.06.032" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-3978-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465133v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Provost" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2016.00024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272644v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. de Yuso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-016-3682-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272645v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Ghimbeu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puscasu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.10.031" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465122v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2016.06.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470638v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Martinez de Yuso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/46/465401" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2016.11.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490257v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwu Huang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.07.130" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBV0H3B2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465221v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Javadian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Jensen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5117307" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489789v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Msakni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.NANOLETT.5B01766" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465149v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03143e" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272643v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sima" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr01687h" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465206v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Jong Hwang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra de Jongh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05754" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073467v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelayah" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02836h" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129808v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR03444A" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827891v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dolci" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amieiro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.118" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCRQBLW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273424v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dibandjo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.10.050" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-834JHF04-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326093v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2012.07.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272639v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Schrodj" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.09.089" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123375v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Phanon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Mazaj" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heurtaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillerm" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10115c" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272641v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM12939B" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402689v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeroy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769019v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070543v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768988v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926130v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768965v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01383895v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayely Pineda Romero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Grelska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech A S&#322;awi&#324;ski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub &#268;&#237;&#382;ek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Melikhova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.186661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Greaves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alfredsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan V Chadwick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Parmenter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2025.109119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Agafonov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.117161" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouzidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08233" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayely Pineda-Romero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Witman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Enblom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sahlberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08574" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Brito Ferraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jos&#233; Botta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Zepon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.5c00054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen5010008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Celeste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Blanita" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14589" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin B.M. Vaughan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120086" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Keith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#193;gota Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.01.141" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Strozi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Leiva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Botta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.167609" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11050186" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Belli Strozi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalie Stavila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Cizek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Sakaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c05206" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Harvey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c02696" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2023.107992" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanliang Ling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wadge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02323k" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjeong Kim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Machida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Nakahira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Faccioni Chanchetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hessel Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Montero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3020016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2022.107590" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paolone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00136" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Ek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2022.991447" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.163620" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15227974" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Provost" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baaziz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr00994c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen2040022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.158767" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092470" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.113699" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Len" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12174F" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Bannenberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dematteis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.119" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954743v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Kharbachi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dematteis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shinzato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stevenson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannenberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01806" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boby Joseph" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c05882" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hirscher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Yartys" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bellosta von Colbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153548" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155376" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292080v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hurst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gennett" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Adams" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allendorf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas&#8208;xicoht&#233;ncatl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900166" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310763v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sow" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Couzini&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perriere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.10.108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reji Nedumkandathil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Johansson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.05.033" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310756v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Malouche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201801092" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152799" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105064v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Mirzaei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atieh Aghajani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-017-0437-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blondeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malouche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00522b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105059v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dassy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bensimon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.11.205" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864963v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.047" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.06.059" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Oumellal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.09.101" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguiar Hualde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006138" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lupu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA07159K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia de Yuso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maetz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.06.032" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-3978-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465133v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Provost" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2016.00024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272644v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. de Yuso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-016-3682-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272645v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Ghimbeu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puscasu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.10.031" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465122v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2016.06.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470638v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Martinez de Yuso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/46/465401" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2016.11.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490257v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwu Huang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.07.130" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBV0H3B2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465221v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Javadian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Jensen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5117307" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465149v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03143e" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272643v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sima" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr01687h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489789v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Msakni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.NANOLETT.5B01766" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465206v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Jong Hwang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra de Jongh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05754" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073467v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelayah" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02836h" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129808v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR03444A" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827891v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dolci" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amieiro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.118" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCRQBLW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273424v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dibandjo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.10.050" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-834JHF04-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326093v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2012.07.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272639v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Schrodj" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.09.089" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123375v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Phanon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Mazaj" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heurtaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillerm" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10115c" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272641v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM12939B" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402689v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeroy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769019v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070543v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768988v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926130v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768965v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01383895v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>