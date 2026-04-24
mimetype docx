--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudia Roncancio </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphTQL: A visual query system for graph databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Constanza Pabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Collazos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.97-111. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and managing context enriched behavior patterns in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.191-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental evaluation of continuous preference queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila N. Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 453, pp.127-153. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2018.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized behavior patterns for change reasoning in Ambient Assisted Living: A formal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/exsy.12189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating run-time changes into system and software process enactment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Nhi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hajmoosaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (9), pp.762-782. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smr.1783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences contextuelles pour la personnalisation des requêtes sur flux de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable cache service and application to grid caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (9), pp.1118--1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.13-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data sharing in DHT based P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5740, pp.327-352. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données dans les systémes P2P DHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Del-Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.1291-1330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, protocoles et architectures pour transactions mobiles adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (5), pp.95-121. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptable Mobile Transaction Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Systems Science and Engineering (IJCSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (3), pp.ISSN 0267-6192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Databases: a Selection of Open Issues and Research Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Special Issue : Data engineering for life sciences, 33 (2), pp.78-83. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1024694.1024708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00320861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Mobile Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (2), pp.193-230. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:DAPD.0000028552.69032.f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et bases de données : Etat de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (3), pp.351-377. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.351-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et bases de données : état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4), pp.497-518. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.497-518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Profil Environnemental des Processus Métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cortès Cornax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Architectures to Support Sustainable Advanced Information Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER 2022 - 2022 IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.512-515, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards quality analysis for document oriented bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Modeling (ER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Top-k Sequences over Data Streams According to Temporal Conditional Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 Simposio Brasileiro de Banco de Dados, SBBD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métriques structurelles pour l'analyse de bases orientées documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIème Congrès INFORSID ( INFormatique des ORganisations et Systèmes d’Information et de Décision )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing and Learning Human Behavior Patterns with Contextual Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Database and Expert Systems Applications. DEXA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.305-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soccer2014DS: a dataset containing player events from the 2014 World Cup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila N. Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 32nd BRAZILIAN SYMPOSIUM ON DATABASES (SBBD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Uberlandia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Conditional Preference Queries on Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference, DEXA 2017 Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.143-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Temporal Preferences over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Florida Artificial Intelligence Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marco Island, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ContextAct@A4H real-life dataset of daily-living activities Activity recognition using model checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference - CONTEXT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.175-188, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57837-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance d'un schéma de données dans les systèmes NoSQL (Data schema does matter, even in NoSQL Systems!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVème Congrès INFORSID ( INFormatique des ORganisations et Systèmes d’Information et de Décision )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data schema does matter, even in NoSQL systems!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Challenges in Information Science (RCIS), 2016 IEEE Tenth International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2016.7549340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Analysis of Process Change at Run-time,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hajmoosaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Nhi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE 2015 (24th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises), Track CSP (Collaborative Software Process)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Larcana, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Personal Storytelling about Your Favorite Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Workshop on Natural Language Generation (ENLG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W15-4727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a change-aware process environment for system and software process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hajmoosaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Nhi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and System Process (co-located with ICSE) (ICSSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tallinn, Estonia. pp.32-41, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2785592.2785596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized behavior patterns for ambient assisted living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Human Behavior Understanding. Human Behavior Analysis. In Conjuction with UBICOMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Osaka, Japan. pp.132-145, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24195-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Management to Improve Querying of Health and Social Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Constanza Pabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Millan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th. International conference on Health informatics, Healthinf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits textes pour grandes masses de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID : INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Analysis of Behavior Patterns and Pattern Changes in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Work-Conference on Ambient Assisted Living and Daily Activities (IWAAL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Belfast, Ireland. pp.296-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Indices in Medical Alert Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Suarez Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Enterprise Information Systems (ICEIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lisbonne, Portugal. pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small texts for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto Mendelzon International Workshop on foundations of data Management, AMW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Temporal Medical Alert System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Suarez Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 2nd International Conference on Advances in Biomedical Engineering (ICABME'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tripoli, Lebanon. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Formal Ordering in Data Stream Querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences utilisateurs dans la gestion de données ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données pour systèmes d'information ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE /CFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Context-Aware Queries on Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA (1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, pp.397-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DomVision : Intergiciel de gestion de données pour l'environnement domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gaël Ottogalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Bases de Données Avancées (BDA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Selection based on Predicate Assignment Optimization: A Novel Approach for Large Scale Mediation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abásolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base de Données Avancées 2010 (BDA2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. Will be completed</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging File Systems and Data Bases to Fit the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Management in Grid and Peer-to- Peer Systems (Globe), Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bilbao, Spain. pp.13-25, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15108-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented middleware for dynamic management of heterogeneous sensing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nyström-Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Cherbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 7th ACM International Conference on Pervasive Services (ICPS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Selection in Large Scale Data Contexts: An Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abásolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Database and Expert Systems Applications (DEXA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bilbao, Spain. Will be completed</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebric window model for data stream management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, United States. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique d'alternatives de structuration de données pour systèmes orientés document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIème Congrès INFORSID ( INFormatique des ORganisations et Systèmes d’Information et de Décision )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DASIMA: A Flexible Management Middleware In Multi-Scale Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Technology - New Generations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Las Vegas, United States. pp.1390-1396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug&Manage Heterogeneous Sensing Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nyström-Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Cherbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstration in 6th International Workshop on Data Management for Sensor Networks (DMSN'09), in conjunction with VLDB'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.3:1--3:2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis service for software components and its application to a Heterogeneous sensor data management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gürgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Dependability, Depend 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Athènes, Greece. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Join queries in P2P DHT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Databases, Information Systems and Peer-to-Peer Computing (DBISP2P 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range queries in massively distributed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Database and Expert Systems Applications, DEXA '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2006.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEDEON , un Intergiciel pour Grille de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'17 : 17ème Rencontres Francophones du Parallélisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Canet en Roussillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services de cache et intergiciel pour grilles de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2006 : 22èmes Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying in Massively Distributed Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de protocoles transactionnels en environnement mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Transaction Commit Protocols for Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Mobility in Databases and Distributed Systems MDDS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.673-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Aware Mobile Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Mobile Data Management (MDM 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de Validation pour Transactions en Environnements Mobiles : Première étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées francophones : mobilité et ubiquité (UbiMob'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable Mobile Transactions and Environment Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Bases de Données Avancées (BDA 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Transaction Supports for DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Bases de données avancées (BD@' 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 5ème journées francophones Mobilité et Ubiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roussel, Nicolas and Roncancio, Claudia Lucia. ACM, International Conference Proceedings Series, pp.not available, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Source Selection in Large Scale Mediation Systems through Combinatorial Optimization Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Del-Pilar Villamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TLDKS - Transactions on Large-Scale Data- and Knowledge-Centered Systems - Series: Lecture Notes in Computer Science- Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Source Selection in Large Scale Mediation Systems through Combinatorial Optimization Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6790, Springer, pp.138-166, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Technologies for Information Explosion Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Takahiro Hara, Vladimir I. Zadorozhny, Erik Buchmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Technologies for the Information Explosion Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data Management solutions in sensing systems, Springer, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Based Query Processing in Large Scale Virtual Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abásolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Pilar Villamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filipe, Joaquim and Cordeiro, José. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Springer Berlin Heidelberg, pp.208-219, 2009, Lecture Notes in Business Information Processing, 978-3-642-01346-1. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01347-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astral: An algebraic approach for sensor data stream querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-019, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergiciels et services pour la gestion de données distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Grenoble - INPG, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudia Roncancio </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and managing context enriched behavior patterns in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.191-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphTQL: A visual query system for graph databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Constanza Pabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Collazos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.97-111. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental evaluation of continuous preference queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila N. Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 453, pp.127-153. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2018.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized behavior patterns for change reasoning in Ambient Assisted Living: A formal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/exsy.12189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating run-time changes into system and software process enactment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Nhi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hajmoosaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (9), pp.762-782. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smr.1783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences contextuelles pour la personnalisation des requêtes sur flux de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable cache service and application to grid caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (9), pp.1118--1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data sharing in DHT based P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5740, pp.327-352. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.13-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données dans les systémes P2P DHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Del-Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.1291-1330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, protocoles et architectures pour transactions mobiles adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (5), pp.95-121. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptable Mobile Transaction Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Systems Science and Engineering (IJCSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (3), pp.ISSN 0267-6192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Databases: a Selection of Open Issues and Research Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Special Issue : Data engineering for life sciences, 33 (2), pp.78-83. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1024694.1024708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00320861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Mobile Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (2), pp.193-230. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:DAPD.0000028552.69032.f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et bases de données : Etat de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (3), pp.351-377. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.351-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et bases de données : état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4), pp.497-518. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.497-518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Profil Environnemental des Processus Métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cortès Cornax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Architectures to Support Sustainable Advanced Information Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER 2022 - 2022 IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.512-515, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards quality analysis for document oriented bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Modeling (ER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Top-k Sequences over Data Streams According to Temporal Conditional Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 Simposio Brasileiro de Banco de Dados, SBBD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métriques structurelles pour l'analyse de bases orientées documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIème Congrès INFORSID ( INFormatique des ORganisations et Systèmes d’Information et de Décision )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soccer2014DS: a dataset containing player events from the 2014 World Cup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila N. Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 32nd BRAZILIAN SYMPOSIUM ON DATABASES (SBBD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Uberlandia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Conditional Preference Queries on Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference, DEXA 2017 Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.143-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Temporal Preferences over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Florida Artificial Intelligence Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marco Island, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ContextAct@A4H real-life dataset of daily-living activities Activity recognition using model checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference - CONTEXT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.175-188, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57837-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing and Learning Human Behavior Patterns with Contextual Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Database and Expert Systems Applications. DEXA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.305-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance d'un schéma de données dans les systèmes NoSQL (Data schema does matter, even in NoSQL Systems!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVème Congrès INFORSID ( INFormatique des ORganisations et Systèmes d’Information et de Décision )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data schema does matter, even in NoSQL systems!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Challenges in Information Science (RCIS), 2016 IEEE Tenth International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2016.7549340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Analysis of Process Change at Run-time,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hajmoosaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Nhi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE 2015 (24th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises), Track CSP (Collaborative Software Process)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Larcana, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Personal Storytelling about Your Favorite Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Workshop on Natural Language Generation (ENLG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W15-4727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a change-aware process environment for system and software process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hajmoosaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Nhi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and System Process (co-located with ICSE) (ICSSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tallinn, Estonia. pp.32-41, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2785592.2785596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized behavior patterns for ambient assisted living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Human Behavior Understanding. Human Behavior Analysis. In Conjuction with UBICOMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Osaka, Japan. pp.132-145, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24195-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small texts for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto Mendelzon International Workshop on foundations of data Management, AMW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Analysis of Behavior Patterns and Pattern Changes in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Work-Conference on Ambient Assisted Living and Daily Activities (IWAAL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Belfast, Ireland. pp.296-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Indices in Medical Alert Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Suarez Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Enterprise Information Systems (ICEIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lisbonne, Portugal. pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits textes pour grandes masses de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID : INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Management to Improve Querying of Health and Social Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Constanza Pabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Millan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th. International conference on Health informatics, Healthinf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Temporal Medical Alert System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Suarez Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 2nd International Conference on Advances in Biomedical Engineering (ICABME'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tripoli, Lebanon. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données pour systèmes d'information ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE /CFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences utilisateurs dans la gestion de données ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Formal Ordering in Data Stream Querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Context-Aware Queries on Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA (1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, pp.397-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DomVision : Intergiciel de gestion de données pour l'environnement domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gaël Ottogalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Bases de Données Avancées (BDA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebric window model for data stream management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, United States. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Selection in Large Scale Data Contexts: An Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abásolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Database and Expert Systems Applications (DEXA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bilbao, Spain. Will be completed</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented middleware for dynamic management of heterogeneous sensing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nyström-Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Cherbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 7th ACM International Conference on Pervasive Services (ICPS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Selection based on Predicate Assignment Optimization: A Novel Approach for Large Scale Mediation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abásolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base de Données Avancées 2010 (BDA2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. Will be completed</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging File Systems and Data Bases to Fit the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Management in Grid and Peer-to- Peer Systems (Globe), Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bilbao, Spain. pp.13-25, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15108-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique d'alternatives de structuration de données pour systèmes orientés document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIème Congrès INFORSID ( INFormatique des ORganisations et Systèmes d’Information et de Décision )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DASIMA: A Flexible Management Middleware In Multi-Scale Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Technology - New Generations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Las Vegas, United States. pp.1390-1396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug&Manage Heterogeneous Sensing Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nyström-Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Cherbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstration in 6th International Workshop on Data Management for Sensor Networks (DMSN'09), in conjunction with VLDB'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.3:1--3:2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis service for software components and its application to a Heterogeneous sensor data management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gürgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Dependability, Depend 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Athènes, Greece. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Join queries in P2P DHT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Databases, Information Systems and Peer-to-Peer Computing (DBISP2P 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEDEON , un Intergiciel pour Grille de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'17 : 17ème Rencontres Francophones du Parallélisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Canet en Roussillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services de cache et intergiciel pour grilles de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2006 : 22èmes Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range queries in massively distributed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Database and Expert Systems Applications, DEXA '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2006.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying in Massively Distributed Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Aware Mobile Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Mobile Data Management (MDM 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de Validation pour Transactions en Environnements Mobiles : Première étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées francophones : mobilité et ubiquité (UbiMob'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de protocoles transactionnels en environnement mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Transaction Commit Protocols for Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Mobility in Databases and Distributed Systems MDDS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.673-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable Mobile Transactions and Environment Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Bases de Données Avancées (BDA 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Transaction Supports for DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Bases de données avancées (BD@' 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 5ème journées francophones Mobilité et Ubiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roussel, Nicolas and Roncancio, Claudia Lucia. ACM, International Conference Proceedings Series, pp.not available, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Source Selection in Large Scale Mediation Systems through Combinatorial Optimization Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Del-Pilar Villamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TLDKS - Transactions on Large-Scale Data- and Knowledge-Centered Systems - Series: Lecture Notes in Computer Science- Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Source Selection in Large Scale Mediation Systems through Combinatorial Optimization Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6790, Springer, pp.138-166, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Technologies for Information Explosion Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Takahiro Hara, Vladimir I. Zadorozhny, Erik Buchmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Technologies for the Information Explosion Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data Management solutions in sensing systems, Springer, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Based Query Processing in Large Scale Virtual Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abásolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Pilar Villamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filipe, Joaquim and Cordeiro, José. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Springer Berlin Heidelberg, pp.208-219, 2009, Lecture Notes in Business Information Processing, 978-3-642-01346-1. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01347-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astral: An algebraic approach for sensor data stream querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-019, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergiciels et services pour la gestion de données distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Grenoble - INPG, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Constanza Pabon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Millan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Collazos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2018.12.006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002290v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jim&#233;nez-Guar&#237;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Roberto Ribeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila N. Barioni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Amo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.04.030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.12189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Nhi Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hajmoosaei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Percebois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1783" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra De Amo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lucia Roncancio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Gurgen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olive" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Villamil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1_13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Del-Pilar Villamil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAPD.0000028552.69032.f9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cort&#232;s Cornax" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Mouel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Barrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola G&#243;mez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubby Casallas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656405v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barioni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Barioni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551418v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Mateescu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659233v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549340" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-4727" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514638v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Front" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2785592.2785596" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24195-1_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Millan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999644v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Suarez Coloma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953453v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953456v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Ottogalli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528724v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pomares" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ab&#225;solo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15108-8_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2Q99DH15-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nystr&#246;m-Persson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Cherbal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953420v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02771756v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kessis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Quynh Bui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent G&#252;rgen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691604v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prada" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2006.119" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouanot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695241v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688745v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355485v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448134v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448046v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355476v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953432v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953018v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Villamil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01347-8_18" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jim&#233;nez-Guar&#237;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Constanza Pabon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Millan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Collazos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2018.12.006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Roberto Ribeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila N. Barioni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Amo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.04.030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.12189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Nhi Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hajmoosaei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Percebois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1783" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra De Amo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lucia Roncancio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Villamil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1_13" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Gurgen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olive" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Del-Pilar Villamil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAPD.0000028552.69032.f9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cort&#232;s Cornax" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Mouel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Barrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola G&#243;mez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubby Casallas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barioni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Barioni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Mateescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_14" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659233v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549340" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-4727" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514638v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Front" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2785592.2785596" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24195-1_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999644v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Suarez Coloma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288368v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Millan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953456v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Ottogalli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528718v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pomares" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ab&#225;solo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nystr&#246;m-Persson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Cherbal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788857v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15108-8_2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2Q99DH15-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02771756v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kessis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Quynh Bui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent G&#252;rgen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691604v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prada" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouanot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701483v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2006.119" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688745v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355485v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355476v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953432v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953018v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Villamil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01347-8_18" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>