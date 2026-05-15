--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudia Roncancio </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and managing context enriched behavior patterns in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.191-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphTQL: A visual query system for graph databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Constanza Pabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Collazos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.97-111. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental evaluation of continuous preference queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila N. Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 453, pp.127-153. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2018.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized behavior patterns for change reasoning in Ambient Assisted Living: A formal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/exsy.12189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating run-time changes into system and software process enactment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Nhi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hajmoosaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (9), pp.762-782. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smr.1783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences contextuelles pour la personnalisation des requêtes sur flux de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable cache service and application to grid caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (9), pp.1118--1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data sharing in DHT based P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5740, pp.327-352. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.13-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données dans les systémes P2P DHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Del-Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.1291-1330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, protocoles et architectures pour transactions mobiles adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (5), pp.95-121. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptable Mobile Transaction Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Systems Science and Engineering (IJCSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (3), pp.ISSN 0267-6192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Databases: a Selection of Open Issues and Research Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Special Issue : Data engineering for life sciences, 33 (2), pp.78-83. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1024694.1024708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00320861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Mobile Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (2), pp.193-230. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:DAPD.0000028552.69032.f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et bases de données : Etat de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (3), pp.351-377. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.351-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et bases de données : état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4), pp.497-518. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.497-518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Profil Environnemental des Processus Métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cortès Cornax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Architectures to Support Sustainable Advanced Information Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER 2022 - 2022 IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.512-515, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards quality analysis for document oriented bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Modeling (ER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Top-k Sequences over Data Streams According to Temporal Conditional Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 Simposio Brasileiro de Banco de Dados, SBBD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métriques structurelles pour l'analyse de bases orientées documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIème Congrès INFORSID ( INFormatique des ORganisations et Systèmes d’Information et de Décision )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soccer2014DS: a dataset containing player events from the 2014 World Cup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila N. Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 32nd BRAZILIAN SYMPOSIUM ON DATABASES (SBBD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Uberlandia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Conditional Preference Queries on Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference, DEXA 2017 Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.143-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Temporal Preferences over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Florida Artificial Intelligence Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marco Island, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ContextAct@A4H real-life dataset of daily-living activities Activity recognition using model checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference - CONTEXT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.175-188, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57837-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing and Learning Human Behavior Patterns with Contextual Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Database and Expert Systems Applications. DEXA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.305-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance d'un schéma de données dans les systèmes NoSQL (Data schema does matter, even in NoSQL Systems!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVème Congrès INFORSID ( INFormatique des ORganisations et Systèmes d’Information et de Décision )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data schema does matter, even in NoSQL systems!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Challenges in Information Science (RCIS), 2016 IEEE Tenth International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2016.7549340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Analysis of Process Change at Run-time,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hajmoosaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Nhi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE 2015 (24th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises), Track CSP (Collaborative Software Process)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Larcana, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Personal Storytelling about Your Favorite Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Workshop on Natural Language Generation (ENLG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W15-4727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a change-aware process environment for system and software process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hajmoosaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Nhi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and System Process (co-located with ICSE) (ICSSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tallinn, Estonia. pp.32-41, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2785592.2785596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized behavior patterns for ambient assisted living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Human Behavior Understanding. Human Behavior Analysis. In Conjuction with UBICOMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Osaka, Japan. pp.132-145, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24195-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small texts for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto Mendelzon International Workshop on foundations of data Management, AMW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Analysis of Behavior Patterns and Pattern Changes in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Work-Conference on Ambient Assisted Living and Daily Activities (IWAAL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Belfast, Ireland. pp.296-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Indices in Medical Alert Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Suarez Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Enterprise Information Systems (ICEIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lisbonne, Portugal. pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits textes pour grandes masses de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID : INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Management to Improve Querying of Health and Social Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Constanza Pabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Millan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th. International conference on Health informatics, Healthinf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Temporal Medical Alert System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Suarez Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 2nd International Conference on Advances in Biomedical Engineering (ICABME'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tripoli, Lebanon. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données pour systèmes d'information ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE /CFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences utilisateurs dans la gestion de données ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Formal Ordering in Data Stream Querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Context-Aware Queries on Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA (1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, pp.397-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DomVision : Intergiciel de gestion de données pour l'environnement domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gaël Ottogalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Bases de Données Avancées (BDA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebric window model for data stream management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, United States. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Selection in Large Scale Data Contexts: An Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abásolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Database and Expert Systems Applications (DEXA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bilbao, Spain. Will be completed</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented middleware for dynamic management of heterogeneous sensing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nyström-Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Cherbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 7th ACM International Conference on Pervasive Services (ICPS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Selection based on Predicate Assignment Optimization: A Novel Approach for Large Scale Mediation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abásolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base de Données Avancées 2010 (BDA2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. Will be completed</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging File Systems and Data Bases to Fit the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Management in Grid and Peer-to- Peer Systems (Globe), Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bilbao, Spain. pp.13-25, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15108-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique d'alternatives de structuration de données pour systèmes orientés document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIème Congrès INFORSID ( INFormatique des ORganisations et Systèmes d’Information et de Décision )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DASIMA: A Flexible Management Middleware In Multi-Scale Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Technology - New Generations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Las Vegas, United States. pp.1390-1396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug&Manage Heterogeneous Sensing Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nyström-Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Cherbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstration in 6th International Workshop on Data Management for Sensor Networks (DMSN'09), in conjunction with VLDB'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.3:1--3:2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis service for software components and its application to a Heterogeneous sensor data management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gürgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Dependability, Depend 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Athènes, Greece. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Join queries in P2P DHT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Databases, Information Systems and Peer-to-Peer Computing (DBISP2P 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEDEON , un Intergiciel pour Grille de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'17 : 17ème Rencontres Francophones du Parallélisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Canet en Roussillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services de cache et intergiciel pour grilles de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2006 : 22èmes Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range queries in massively distributed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Database and Expert Systems Applications, DEXA '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2006.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying in Massively Distributed Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Aware Mobile Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Mobile Data Management (MDM 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de Validation pour Transactions en Environnements Mobiles : Première étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées francophones : mobilité et ubiquité (UbiMob'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de protocoles transactionnels en environnement mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Transaction Commit Protocols for Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Mobility in Databases and Distributed Systems MDDS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.673-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable Mobile Transactions and Environment Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Bases de Données Avancées (BDA 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Transaction Supports for DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Bases de données avancées (BD@' 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 5ème journées francophones Mobilité et Ubiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roussel, Nicolas and Roncancio, Claudia Lucia. ACM, International Conference Proceedings Series, pp.not available, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Source Selection in Large Scale Mediation Systems through Combinatorial Optimization Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Del-Pilar Villamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TLDKS - Transactions on Large-Scale Data- and Knowledge-Centered Systems - Series: Lecture Notes in Computer Science- Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Source Selection in Large Scale Mediation Systems through Combinatorial Optimization Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6790, Springer, pp.138-166, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Technologies for Information Explosion Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Takahiro Hara, Vladimir I. Zadorozhny, Erik Buchmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Technologies for the Information Explosion Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data Management solutions in sensing systems, Springer, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Based Query Processing in Large Scale Virtual Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abásolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Pilar Villamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filipe, Joaquim and Cordeiro, José. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Springer Berlin Heidelberg, pp.208-219, 2009, Lecture Notes in Business Information Processing, 978-3-642-01346-1. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01347-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astral: An algebraic approach for sensor data stream querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-019, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergiciels et services pour la gestion de données distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Grenoble - INPG, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudia Roncancio </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and managing context enriched behavior patterns in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.191-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphTQL: A visual query system for graph databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Constanza Pabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Collazos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.97-111. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental evaluation of continuous preference queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila N. Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 453, pp.127-153. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2018.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized behavior patterns for change reasoning in Ambient Assisted Living: A formal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/exsy.12189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating run-time changes into system and software process enactment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Nhi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hajmoosaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (9), pp.762-782. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smr.1783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences contextuelles pour la personnalisation des requêtes sur flux de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable cache service and application to grid caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (9), pp.1118--1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.13-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data sharing in DHT based P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5740, pp.327-352. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données dans les systémes P2P DHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Del-Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.1291-1330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, protocoles et architectures pour transactions mobiles adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (5), pp.95-121. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptable Mobile Transaction Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Systems Science and Engineering (IJCSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (3), pp.ISSN 0267-6192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Databases: a Selection of Open Issues and Research Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Special Issue : Data engineering for life sciences, 33 (2), pp.78-83. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1024694.1024708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00320861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Mobile Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (2), pp.193-230. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:DAPD.0000028552.69032.f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et bases de données : Etat de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (3), pp.351-377. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.351-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et bases de données : état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4), pp.497-518. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.497-518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Profil Environnemental des Processus Métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cortès Cornax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Architectures to Support Sustainable Advanced Information Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER 2022 - 2022 IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.512-515, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards quality analysis for document oriented bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Modeling (ER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Top-k Sequences over Data Streams According to Temporal Conditional Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 Simposio Brasileiro de Banco de Dados, SBBD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métriques structurelles pour l'analyse de bases orientées documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIème Congrès INFORSID ( INFormatique des ORganisations et Systèmes d’Information et de Décision )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soccer2014DS: a dataset containing player events from the 2014 World Cup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila N. Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 32nd BRAZILIAN SYMPOSIUM ON DATABASES (SBBD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Uberlandia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Conditional Preference Queries on Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference, DEXA 2017 Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.143-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Temporal Preferences over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Florida Artificial Intelligence Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marco Island, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ContextAct@A4H real-life dataset of daily-living activities Activity recognition using model checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference - CONTEXT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.175-188, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57837-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing and Learning Human Behavior Patterns with Contextual Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Database and Expert Systems Applications. DEXA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.305-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance d'un schéma de données dans les systèmes NoSQL (Data schema does matter, even in NoSQL Systems!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVème Congrès INFORSID ( INFormatique des ORganisations et Systèmes d’Information et de Décision )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data schema does matter, even in NoSQL systems!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Challenges in Information Science (RCIS), 2016 IEEE Tenth International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2016.7549340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Analysis of Process Change at Run-time,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hajmoosaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Nhi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE 2015 (24th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises), Track CSP (Collaborative Software Process)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Larcana, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a change-aware process environment for system and software process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hajmoosaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Nhi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and System Process (co-located with ICSE) (ICSSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tallinn, Estonia. pp.32-41, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2785592.2785596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Personal Storytelling about Your Favorite Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Workshop on Natural Language Generation (ENLG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W15-4727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized behavior patterns for ambient assisted living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Human Behavior Understanding. Human Behavior Analysis. In Conjuction with UBICOMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Osaka, Japan. pp.132-145, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24195-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Analysis of Behavior Patterns and Pattern Changes in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Work-Conference on Ambient Assisted Living and Daily Activities (IWAAL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Belfast, Ireland. pp.296-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Indices in Medical Alert Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Suarez Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Enterprise Information Systems (ICEIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lisbonne, Portugal. pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small texts for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto Mendelzon International Workshop on foundations of data Management, AMW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits textes pour grandes masses de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID : INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Management to Improve Querying of Health and Social Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Constanza Pabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Millan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th. International conference on Health informatics, Healthinf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Temporal Medical Alert System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Suarez Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 2nd International Conference on Advances in Biomedical Engineering (ICABME'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tripoli, Lebanon. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Formal Ordering in Data Stream Querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences utilisateurs dans la gestion de données ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données pour systèmes d'information ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE /CFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Context-Aware Queries on Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA (1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, pp.397-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DomVision : Intergiciel de gestion de données pour l'environnement domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gaël Ottogalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Bases de Données Avancées (BDA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Selection in Large Scale Data Contexts: An Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abásolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Database and Expert Systems Applications (DEXA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bilbao, Spain. Will be completed</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebric window model for data stream management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, United States. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented middleware for dynamic management of heterogeneous sensing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nyström-Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Cherbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 7th ACM International Conference on Pervasive Services (ICPS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging File Systems and Data Bases to Fit the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Management in Grid and Peer-to- Peer Systems (Globe), Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bilbao, Spain. pp.13-25, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15108-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Selection based on Predicate Assignment Optimization: A Novel Approach for Large Scale Mediation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abásolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base de Données Avancées 2010 (BDA2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. Will be completed</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique d'alternatives de structuration de données pour systèmes orientés document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubby Casallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIème Congrès INFORSID ( INFormatique des ORganisations et Systèmes d’Information et de Décision )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DASIMA: A Flexible Management Middleware In Multi-Scale Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Technology - New Generations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Las Vegas, United States. pp.1390-1396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug&Manage Heterogeneous Sensing Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nyström-Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Cherbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstration in 6th International Workshop on Data Management for Sensor Networks (DMSN'09), in conjunction with VLDB'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.3:1--3:2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis service for software components and its application to a Heterogeneous sensor data management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gürgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Dependability, Depend 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Athènes, Greece. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Join queries in P2P DHT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Databases, Information Systems and Peer-to-Peer Computing (DBISP2P 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEDEON , un Intergiciel pour Grille de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'17 : 17ème Rencontres Francophones du Parallélisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Canet en Roussillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services de cache et intergiciel pour grilles de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2006 : 22èmes Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range queries in massively distributed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Database and Expert Systems Applications, DEXA '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2006.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying in Massively Distributed Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Aware Mobile Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Mobile Data Management (MDM 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de Validation pour Transactions en Environnements Mobiles : Première étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées francophones : mobilité et ubiquité (UbiMob'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de protocoles transactionnels en environnement mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Transaction Commit Protocols for Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Mobility in Databases and Distributed Systems MDDS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.673-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable Mobile Transactions and Environment Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Bases de Données Avancées (BDA 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Transaction Supports for DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Bases de données avancées (BD@' 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 5ème journées francophones Mobilité et Ubiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roussel, Nicolas and Roncancio, Claudia Lucia. ACM, International Conference Proceedings Series, pp.not available, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Source Selection in Large Scale Mediation Systems through Combinatorial Optimization Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Del-Pilar Villamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TLDKS - Transactions on Large-Scale Data- and Knowledge-Centered Systems - Series: Lecture Notes in Computer Science- Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Source Selection in Large Scale Mediation Systems through Combinatorial Optimization Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6790, Springer, pp.138-166, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Technologies for Information Explosion Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Takahiro Hara, Vladimir I. Zadorozhny, Erik Buchmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Technologies for the Information Explosion Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data Management solutions in sensing systems, Springer, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Based Query Processing in Large Scale Virtual Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abásolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Pilar Villamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filipe, Joaquim and Cordeiro, José. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Springer Berlin Heidelberg, pp.208-219, 2009, Lecture Notes in Business Information Processing, 978-3-642-01346-1. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01347-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astral: An algebraic approach for sensor data stream querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-019, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergiciels et services pour la gestion de données distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Grenoble - INPG, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jim&#233;nez-Guar&#237;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Constanza Pabon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Millan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Collazos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2018.12.006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Roberto Ribeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila N. Barioni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Amo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.04.030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.12189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Nhi Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hajmoosaei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Percebois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1783" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra De Amo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lucia Roncancio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Villamil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1_13" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Gurgen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olive" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Del-Pilar Villamil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAPD.0000028552.69032.f9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cort&#232;s Cornax" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Mouel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Barrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola G&#243;mez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubby Casallas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barioni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Barioni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Mateescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_14" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659233v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549340" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-4727" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514638v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Front" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2785592.2785596" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24195-1_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999644v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Suarez Coloma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288368v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Millan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953456v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Ottogalli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528718v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pomares" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ab&#225;solo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nystr&#246;m-Persson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Cherbal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788857v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15108-8_2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2Q99DH15-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02771756v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kessis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Quynh Bui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent G&#252;rgen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691604v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prada" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouanot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701483v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2006.119" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688745v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355485v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355476v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953432v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953018v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Villamil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01347-8_18" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jim&#233;nez-Guar&#237;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Constanza Pabon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Millan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Collazos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2018.12.006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Roberto Ribeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila N. Barioni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Amo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.04.030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.12189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Nhi Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hajmoosaei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Percebois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1783" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra De Amo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lucia Roncancio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Gurgen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olive" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Villamil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1_13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Del-Pilar Villamil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAPD.0000028552.69032.f9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cort&#232;s Cornax" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Mouel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Barrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola G&#243;mez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubby Casallas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barioni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Barioni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Mateescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_14" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659233v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549340" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Front" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2785592.2785596" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288369v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-4727" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24195-1_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999644v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Suarez Coloma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288368v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Millan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953453v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953456v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Ottogalli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pomares" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ab&#225;solo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nystr&#246;m-Persson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Cherbal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788857v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15108-8_2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2Q99DH15-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02771756v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kessis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Quynh Bui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent G&#252;rgen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691604v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prada" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouanot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701483v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2006.119" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688745v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355485v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355476v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953432v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953018v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Villamil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01347-8_18" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>