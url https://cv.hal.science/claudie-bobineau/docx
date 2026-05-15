--- v0 (2026-03-22)
+++ v1 (2026-05-15)
@@ -540,51 +540,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme du lycée vue par les élèves : contexte d’incertitudes, élaboration de choix et inégalités</w:t>
+                <w:t xml:space="preserve">Accompagnement à l’orientation dans un contexte de réformes : regards croisés des équipes éducatives et des lycéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
@@ -637,75 +637,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. egalisup : Égalité des chances ou égalité de réussite dans l’enseignement supérieur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRDEF; CIRNEF, Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690326v1</w:t>
+                <w:t xml:space="preserve">hal-04690323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement à l’orientation dans un contexte de réformes : regards croisés des équipes éducatives et des lycéens</w:t>
+                <w:t xml:space="preserve">La réforme du lycée vue par les élèves : contexte d’incertitudes, élaboration de choix et inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
@@ -758,271 +758,271 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. egalisup : Égalité des chances ou égalité de réussite dans l’enseignement supérieur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRDEF; CIRNEF, Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690323v1</w:t>
+                <w:t xml:space="preserve">hal-04690326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciel d'aide à l'analyse Nvivo</w:t>
+                <w:t xml:space="preserve">Limesurvey : créer un questionnaire en ligne, collecter les données et les analyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écoles thématiques : IR Vidéo 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Webinar Tuto@Mate : LimeSurvey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374959v1</w:t>
+                <w:t xml:space="preserve">hal-02374985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limesurvey : créer un questionnaire en ligne, collecter les données et les analyser</w:t>
+                <w:t xml:space="preserve">Logiciels d'analyse qualitative : panorama et exemples d'utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar Tuto@Mate : LimeSurvey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, [en ligne], France</w:t>
+              <w:t xml:space="preserve">Séminaire du GLISSS - Logiciels d'analyse qualitative : panorama et exemples d'utilisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374985v1</w:t>
+                <w:t xml:space="preserve">hal-02177234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciels d'analyse qualitative : panorama et exemples d'utilisation</w:t>
+                <w:t xml:space="preserve">Logiciel d'aide à l'analyse Nvivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GLISSS - Logiciels d'analyse qualitative : panorama et exemples d'utilisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Écoles thématiques : IR Vidéo 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177234v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel(s) logiciel(s) utiliser pour répondre à vos questions de recherche ?</w:t>
               </w:r>
@@ -1971,51 +1971,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des ENT Eurois. Document de synthèse pour les six collèges, Aout 2014</w:t>
+                <w:t xml:space="preserve">Evaluation des ENT Eurois, Collège Pablo Néruda, Evreux, Aout 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
@@ -2029,111 +2029,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinjal Damani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 105 p</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aholnay Mendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 13 p., Laboratoire CIVIIC - Université de Rouen. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396009v1</w:t>
+                <w:t xml:space="preserve">hal-02396032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des ENT Eurois, Collège Pablo Néruda, Evreux, Aout 2014</w:t>
+                <w:t xml:space="preserve">Evaluation des ENT Eurois. Document de synthèse pour les six collèges, Aout 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
@@ -2147,115 +2151,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinjal Damani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Aoudé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 105 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aholnay Mendy</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02396032v1</w:t>
+                <w:t xml:space="preserve">hal-02396009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des ENT Eurois : Collège Évariste Galois, Breteuil-sur-Iton, Aout 2014</w:t>
+                <w:t xml:space="preserve">Evaluation des ENT Eurois : Collège Pierre Mendès France, Val de Reuil, Aout 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
@@ -2283,97 +2283,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aoudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 38 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 96 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396013v1</w:t>
+                <w:t xml:space="preserve">hal-02396020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des ENT Eurois : Collège Pierre Mendès France, Val de Reuil, Aout 2014</w:t>
+                <w:t xml:space="preserve">Evaluation des ENT Eurois : Collège Évariste Galois, Breteuil-sur-Iton, Aout 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
@@ -2401,73 +2401,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aoudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 96 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396020v1</w:t>
+                <w:t xml:space="preserve">hal-02396013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des ENT Eurois : Collège Pierre Brossolette, Brionne, Aout 2014</w:t>
               </w:r>
@@ -2976,51 +2976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04135628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13048" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690056v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lankoand&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bielow" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coppin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;niart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690326v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177234v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04021859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Basquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carouge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Bouin El Boustani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lucas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levasseur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Osmont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinjal Damani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aoud&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aholnay Mendy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396017v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ren&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04135628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13048" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690056v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lankoand&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bielow" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coppin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;niart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04021859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Basquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carouge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Bouin El Boustani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lucas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levasseur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Osmont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinjal Damani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aoud&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396032v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aholnay Mendy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396017v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ren&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>