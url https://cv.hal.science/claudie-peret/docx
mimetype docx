--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -355,498 +355,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02008477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du rôle du maitre dans l’étude de la langue au CP : description et analyse de pratiques différenciées</w:t>
+                <w:t xml:space="preserve">Le rôle du maitre dans l’étude de la langue au CP : description et analyse de pratique différenciées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corinne Gomila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Péret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Avezard-Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55, pp.183-204. </w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.1167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980336v1</w:t>
+                <w:t xml:space="preserve">halshs-02462448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du maitre dans l’étude de la langue au CP : description et analyse de pratique différenciées</w:t>
+                <w:t xml:space="preserve">Du rôle du maitre dans l’étude de la langue au CP : description et analyse de pratiques différenciées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gomila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Gomila</w:t>
+                <w:t xml:space="preserve">Cécile Avezard-Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Péret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.183-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.1167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02462448v1</w:t>
+                <w:t xml:space="preserve">hal-02980336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La phrase à 2 pattes » pour favoriser l’entrée en littéracie à des publics en difficulté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La phrase à 2 pattes » pour favoriser l’entrée en littéracie à des publics en difficulté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Péret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Gagnon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudie Péret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01633309v1</w:t>
+                <w:t xml:space="preserve">hal-02980819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La phrase à 2 pattes » pour favoriser l’entrée en littéracie à des publics en difficulté.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« La phrase à 2 pattes » pour favoriser l’entrée en littéracie à des publics en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Péret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Gagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980819v1</w:t>
+                <w:t xml:space="preserve">halshs-01633309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la grammaire au CP pour lire et pour écrire ? Description et analyse dans le cadre de l’étude nationale IFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gomila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -936,51 +936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la grammaire au CP pour lire et écrire ? Description et analyse de pratiques dans le cadre de la recherche Lire-écrire au CP »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1031,64 +1031,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la grammaire au CP pour lire et écrire ? Description et analyse de pratiques dans le cadre de la recherche Lire-écrire au CP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gomila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1790,51 +1790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Péret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecaterina Bulea Bronckart; Roxane Gagnon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former à l’enseignement de la grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1902,51 +1902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Péret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2351,51 +2351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160339v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Astier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.4356" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980336v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourdet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezard-Roger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462448v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gagnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980819v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.931" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979388v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100949800" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160339v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Astier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.4356" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462448v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezard-Roger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourdet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gagnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.931" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979388v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100949800" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>