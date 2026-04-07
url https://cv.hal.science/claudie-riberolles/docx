--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -66,1386 +66,1468 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collectifs de travail depuis la crise sanitaire : quels contours, quelles pratiques ?</w:t>
+                <w:t xml:space="preserve">L’écoute au travail : un enjeu pour la santé au travail à définir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+                <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Riberolles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vincent</w:t>
+                <w:t xml:space="preserve">Zilacene Dekli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche "Travailler demain : évolutions, tensions et reconfigurations du travail"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Sceaux, IUT, Université Paris-Sud, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche « Bien-être et mal-être : vers un dialogue interdisciplinaire » AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Val de Loire, Mar 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496555v1</w:t>
+                <w:t xml:space="preserve">hal-05564824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du télétravail dans la redéfinition de la place du travail depuis la crise sanitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les collectifs de travail depuis la crise sanitaire : quels contours, quelles pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naelle Riccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche "Travailler demain : évolutions, tensions et reconfigurations du travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Sceaux, IUT, Université Paris-Sud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496576v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du télétravail dans la redéfinition de la place du travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le rôle du télétravail dans la redéfinition de la place du travail depuis la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naelle Riccone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers PanelVICO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEST, Nov 2025, Carry Le Rouet, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche "Travailler demain : évolutions, tensions et reconfigurations du travail"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Sceaux, IUT, Université Paris-Sud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376124v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télétravail à l’hôpital public et justice organisationnelle : un révélateur d’inégalités pour les agents administratifs hospitaliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le rôle du télétravail dans la redéfinition de la place du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naelle Riccone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journée d'étude et de rencontre du R2QVT en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, R2QVT, May 2025, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Ateliers PanelVICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEST, Nov 2025, Carry Le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05099532v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation du télétravail dans l’après-crise sanitaire : le télétravail-refuge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Télétravail à l’hôpital public et justice organisationnelle : un révélateur d’inégalités pour les agents administratifs hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4e Journée d'étude et de rencontre du R2QVT en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R2QVT, May 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153942v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05099532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télétravail et épuisement professionnel au sein de l’hôpital public: analyse du rôle médiateur des interactions entre sphères de vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Généralisation du télétravail dans l’après-crise sanitaire : le télétravail-refuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naëlle Riccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Brulhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
+              <w:t xml:space="preserve">AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05147985v1</w:t>
+                <w:t xml:space="preserve">hal-05153942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’activité entre présentiel et distanciel : quels collectifs, quelle autonomie ?</w:t>
+                <w:t xml:space="preserve">Télétravail et épuisement professionnel au sein de l’hôpital public: analyse du rôle médiateur des interactions entre sphères de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+                <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vincent</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers PanelVICO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEST, Nov 2025, Carry Le Rouet, France</w:t>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376139v1</w:t>
+                <w:t xml:space="preserve">halshs-05147985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie après la crise sanitaire, parcours d'enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Évolution de l’activité entre présentiel et distanciel : quels collectifs, quelle autonomie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Riberolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naelle Riccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers PanelVICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEST, Nov 2025, Carry Le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376131v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le télétravail à l'hôpital public comme révélateur d'inégalités : une analyse des perceptions de justice organisationnelle des agents administratifs au lendemain de la crise sanitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La vie après la crise sanitaire, parcours d'enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naelle Riccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès ARAMOS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ateliers PanelVICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEST, Nov 2025, Carry Le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284410v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le télétravail dans les établissements sanitaires, de l'impossibilité de principe à l'expérimentation concrète : Le cas du télétravail à l'hôpital public</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le télétravail à l'hôpital public comme révélateur d'inégalités : une analyse des perceptions de justice organisationnelle des agents administratifs au lendemain de la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Télé-Scope (Observatoire Nouvelle-Aquitaine du télétravail et de la digitalisation du travail)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARACT Nouvelle-Aquitaine, Sep 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13e congrès ARAMOS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04708962v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'hôpital public rencontre le télétravail. Conséquences perçues de la mise en place du télétravail sur la QVCT pour les agents publics hospitaliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le télétravail dans les établissements sanitaires, de l'impossibilité de principe à l'expérimentation concrète : Le cas du télétravail à l'hôpital public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès Annuel de l'Association Francophone de Gestion des Ressources Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone (Espagne), Espagne</w:t>
+              <w:t xml:space="preserve">Journée d’étude Télé-Scope (Observatoire Nouvelle-Aquitaine du télétravail et de la digitalisation du travail)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARACT Nouvelle-Aquitaine, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754073v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04708962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs d’épuisement des agents administratifs de l’hôpital public : le rôle des ressources et des exigences professionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quand l'hôpital public rencontre le télétravail. Conséquences perçues de la mise en place du télétravail sur la QVCT pour les agents publics hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Brulhart</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARAMOS, Nov 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">35ème Congrès Annuel de l'Association Francophone de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone (Espagne), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04237553v1</w:t>
+                <w:t xml:space="preserve">hal-04754073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie de la traduction comme grille d'analyse théorique de la conduite du changement : La mise en œuvre du télétravail à l'hôpital public</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les facteurs d’épuisement des agents administratifs de l’hôpital public : le rôle des ressources et des exigences professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème congrès Aramos, 24 &amp; 25 novembre 2021, Les organisations de santé : définitions et transformations, Colloque doctoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARAMOS, Nov 2021, Créteil Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARAMOS, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288801v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience du télétravail dans un hôpital public : Premiers enseignements pour la conduite du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9° Colloque Santé, Marseille, 22 et 23 juin 2021 L’expérience patients et professionnels : nouveaux regards sur l’innovation en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie de la traduction comme grille d'analyse théorique de la conduite du changement : La mise en œuvre du télétravail à l'hôpital public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Riberolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème congrès Aramos, 24 &amp; 25 novembre 2021, Les organisations de santé : définitions et transformations, Colloque doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARAMOS, Nov 2021, Créteil Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le télétravail s'invite à l'hôpital public : conséquences pour la QVCT des agents administratifs hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Commeiras; Emmanuel Abord De Chatillon; Tarik Chakor; Pascal Moulette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations du travail et santé au travail : enjeux de société et de management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGRH, Vuibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-252, 2025, Recherche, 978-2-311-41508-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1455,193 +1537,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail et épuisement professionnel au sein de l’hôpital public : analyse du rôle médiateur des interactions entre sphères de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brulhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56 (3), pp.41-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grh.056.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le télétravail, un mode de vie&amp;quot; de Laurent Taskin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (324), pp.79-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1651,100 +1733,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le télétravail à l'hôpital public : De l’expérience de la mise en place du télétravail à l’étude de son impact sur la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Aix Marseille Université (AMU), 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04753405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1754,124 +1836,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la mise en place du télétravail sur l’organisation du travail à l’hôpital public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. XXIX (77), pp.51-73, 2023, Télétravail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1881,105 +1963,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès aux soins en milieu rural. Recherche sociologique qualitative menée à partir d’un bassin de vie à risque de rupture dans l’accessibilité aux soins primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mutualité Sociale Agricole - Midi Pyrénées Nord. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2126,51 +2208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Riberolles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naelle Riccone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496576v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153942v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;lle Riccone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulhart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288801v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/livre/9782311415087-mutations-du-travail-et-sante-au-travail-enjeux-de-societe-et-de-management" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.056.0041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Riberolles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilacene Dekli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496555v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naelle Riccone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099532v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;lle Riccone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulhart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/livre/9782311415087-mutations-du-travail-et-sante-au-travail-enjeux-de-societe-et-de-management" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267772v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.056.0041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>