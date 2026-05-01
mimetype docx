--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -100,342 +100,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écoute au travail : un enjeu pour la santé au travail à définir</w:t>
+                <w:t xml:space="preserve">Les collectifs de travail depuis la crise sanitaire : quels contours, quelles pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zilacene Dekli</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naelle Riccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche « Bien-être et mal-être : vers un dialogue interdisciplinaire » AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Val de Loire, Mar 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche "Travailler demain : évolutions, tensions et reconfigurations du travail"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Sceaux, IUT, Université Paris-Sud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564824v1</w:t>
+                <w:t xml:space="preserve">hal-05496555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collectifs de travail depuis la crise sanitaire : quels contours, quelles pratiques ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+                <w:t xml:space="preserve">Le rôle du télétravail dans la redéfinition de la place du travail depuis la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naelle Riccone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche "Travailler demain : évolutions, tensions et reconfigurations du travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Sceaux, IUT, Université Paris-Sud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496555v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du télétravail dans la redéfinition de la place du travail depuis la crise sanitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’écoute au travail : un enjeu pour la santé au travail à définir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naelle Riccone</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zilacene Dekli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche "Travailler demain : évolutions, tensions et reconfigurations du travail"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Sceaux, IUT, Université Paris-Sud, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche « Bien-être et mal-être : vers un dialogue interdisciplinaire » AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Val de Loire, Mar 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496576v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du télétravail dans la redéfinition de la place du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naelle Riccone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers PanelVICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEST, Nov 2025, Carry Le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -460,51 +460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail à l’hôpital public et justice organisationnelle : un révélateur d’inégalités pour les agents administratifs hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Journée d'étude et de rencontre du R2QVT en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, R2QVT, May 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -542,51 +542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généralisation du télétravail dans l’après-crise sanitaire : le télétravail-refuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naëlle Riccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -611,51 +611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail et épuisement professionnel au sein de l’hôpital public: analyse du rôle médiateur des interactions entre sphères de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brulhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -693,90 +693,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l’activité entre présentiel et distanciel : quels collectifs, quelle autonomie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Riberolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naelle Riccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers PanelVICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEST, Nov 2025, Carry Le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -801,77 +801,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie après la crise sanitaire, parcours d'enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naelle Riccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers PanelVICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEST, Nov 2025, Carry Le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -896,51 +896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le télétravail à l'hôpital public comme révélateur d'inégalités : une analyse des perceptions de justice organisationnelle des agents administratifs au lendemain de la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e congrès ARAMOS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -965,51 +965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le télétravail dans les établissements sanitaires, de l'impossibilité de principe à l'expérimentation concrète : Le cas du télétravail à l'hôpital public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Télé-Scope (Observatoire Nouvelle-Aquitaine du télétravail et de la digitalisation du travail)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARACT Nouvelle-Aquitaine, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1034,77 +1034,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'hôpital public rencontre le télétravail. Conséquences perçues de la mise en place du télétravail sur la QVCT pour les agents publics hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Riberolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Congrès Annuel de l'Association Francophone de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone (Espagne), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1129,51 +1129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs d’épuisement des agents administratifs de l’hôpital public : le rôle des ressources et des exigences professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brulhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1205,191 +1205,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04237553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience du télétravail dans un hôpital public : Premiers enseignements pour la conduite du changement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La sociologie de la traduction comme grille d'analyse théorique de la conduite du changement : La mise en œuvre du télétravail à l'hôpital public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9° Colloque Santé, Marseille, 22 et 23 juin 2021 L’expérience patients et professionnels : nouveaux regards sur l’innovation en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">9ème congrès Aramos, 24 &amp; 25 novembre 2021, Les organisations de santé : définitions et transformations, Colloque doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARAMOS, Nov 2021, Créteil Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475261v1</w:t>
+                <w:t xml:space="preserve">hal-04288801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie de la traduction comme grille d'analyse théorique de la conduite du changement : La mise en œuvre du télétravail à l'hôpital public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'expérience du télétravail dans un hôpital public : Premiers enseignements pour la conduite du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Riberolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Riberolles</w:t>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème congrès Aramos, 24 &amp; 25 novembre 2021, Les organisations de santé : définitions et transformations, Colloque doctoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARAMOS, Nov 2021, Créteil Paris, France</w:t>
+              <w:t xml:space="preserve">9° Colloque Santé, Marseille, 22 et 23 juin 2021 L’expérience patients et professionnels : nouveaux regards sur l’innovation en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288801v1</w:t>
+                <w:t xml:space="preserve">hal-03475261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1407,77 +1407,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le télétravail s'invite à l'hôpital public : conséquences pour la QVCT des agents administratifs hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Riberolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Commeiras; Emmanuel Abord De Chatillon; Tarik Chakor; Pascal Moulette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations du travail et santé au travail : enjeux de société et de management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1551,51 +1551,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail et épuisement professionnel au sein de l’hôpital public : analyse du rôle médiateur des interactions entre sphères de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brulhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1642,51 +1642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le télétravail, un mode de vie&amp;quot; de Laurent Taskin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (324), pp.79-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1747,51 +1747,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le télétravail à l'hôpital public : De l’expérience de la mise en place du télétravail à l’étude de son impact sur la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Aix Marseille Université (AMU), 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1850,64 +1850,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la mise en place du télétravail sur l’organisation du travail à l’hôpital public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Riberolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1977,51 +1977,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès aux soins en milieu rural. Recherche sociologique qualitative menée à partir d’un bassin de vie à risque de rupture dans l’accessibilité aux soins primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mutualité Sociale Agricole - Midi Pyrénées Nord. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2208,51 +2208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Riberolles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilacene Dekli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496555v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naelle Riccone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099532v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;lle Riccone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulhart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/livre/9782311415087-mutations-du-travail-et-sante-au-travail-enjeux-de-societe-et-de-management" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267772v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.056.0041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Riberolles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naelle Riccone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496576v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilacene Dekli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099532v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;lle Riccone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulhart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/livre/9782311415087-mutations-du-travail-et-sante-au-travail-enjeux-de-societe-et-de-management" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267772v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.056.0041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>