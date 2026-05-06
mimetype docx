--- v0 (2026-03-12)
+++ v1 (2026-05-06)
@@ -66,238 +66,221 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptome of the ant Temnothorax nylanderi is not affected by urbanisation but by rearing conditions</w:t>
+                <w:t xml:space="preserve">Increased worker aggression toward allopatric compared to sympatric males in an ant species with limited female dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Smith</w:t>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Jacquier</w:t>
+                <w:t xml:space="preserve">Pascaline Chifflet-Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Gay</w:t>
+                <w:t xml:space="preserve">Basile Finand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Molet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudie Doums</w:t>
+                <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/imb.13011⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 80 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-026-03694-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392475v1</w:t>
+                <w:t xml:space="preserve">hal-05500605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic evidence of a complex supergene system linking dispersal to social polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taupenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -338,51 +321,51 @@
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (24), pp.6155-6162.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -426,51 +409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Centanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.e67. </w:t>
@@ -502,131 +485,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617939v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No major difference in growth and productivity between monogynous and polygynous colonies in the ant Myrmecina graminicola</w:t>
+                <w:t xml:space="preserve">The transcriptome of the ant Temnothorax nylanderi is not affected by urbanisation but by rearing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Taupenot</w:t>
+                <w:t xml:space="preserve">Nicholas Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Doums</w:t>
+                <w:t xml:space="preserve">Lauren Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Molet</w:t>
+                <w:t xml:space="preserve">Mathieu Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72 (1), pp.3-15. </w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (6), pp.889-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00040-024-01004-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/imb.13011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222422v1</w:t>
+                <w:t xml:space="preserve">hal-05392475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited contamination by trace metals in city colonies of the ant Temnothorax nylanderi (Foerster, 1850)</w:t>
               </w:r>
@@ -638,64 +651,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gressler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bultelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Molet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (1), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -723,3783 +736,3762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative characterization of genetic and phenotypic differentiation in an ant species complex with strong hierarchical population structure and low dispersal abilities</w:t>
+                <w:t xml:space="preserve">No major difference in growth and productivity between monogynous and polygynous colonies in the ant Myrmecina graminicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Eyer</w:t>
+                <w:t xml:space="preserve">A. Taupenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Finand</w:t>
+                <w:t xml:space="preserve">C. Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mona</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Molet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-022-00590-6⟩</w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (1), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-024-01004-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919838v1</w:t>
+                <w:t xml:space="preserve">hal-05222422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban colonies are less aggressive but perform more foraging trips than their forest counterparts in the ant Temnothorax nylanderi</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrative characterization of genetic and phenotypic differentiation in an ant species complex with strong hierarchical population structure and low dispersal abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Finand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D’ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.02.004⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (3), pp.163-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-022-00590-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270862v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A putatively new ant species from the Cataglyphis cursor group displays low levels of polyandry with standard sexual reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Urban colonies are less aggressive but perform more foraging trips than their forest counterparts in the ant Temnothorax nylanderi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Villalta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00040-023-00936-1⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 199, pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270868v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spring colonies of the ant Temnothorax nylanderi tolerate cadmium better than winter colonies, in both a city and a forest habitat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A putatively new ant species from the Cataglyphis cursor group displays low levels of polyandry with standard sexual reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chifflet-Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Jacquier</w:t>
+                <w:t xml:space="preserve">T. Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Doums</w:t>
+                <w:t xml:space="preserve">R. Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Molet</w:t>
+                <w:t xml:space="preserve">I. Villalta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-023-00936-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637157v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the roles of social and individual effects on cadmium tolerance in the ant Temnothorax nylanderi</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Molet</w:t>
+                <w:t xml:space="preserve">Spring colonies of the ant Temnothorax nylanderi tolerate cadmium better than winter colonies, in both a city and a forest habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Molet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (2), pp.324-334</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391659v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Memoriam Christian Peeters (1956\textendash 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Monnin</w:t>
+                <w:t xml:space="preserve">Disentangling the roles of social and individual effects on cadmium tolerance in the ant Temnothorax nylanderi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Doums</w:t>
+                <w:t xml:space="preserve">Lauren Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Molet</w:t>
+                <w:t xml:space="preserve">Mathieu Molet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (4), pp.823-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blab116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00040-021-00815-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03994220v1</w:t>
+                <w:t xml:space="preserve">hal-03391659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worker Size Diversity Has No Effect on Overwintering Success under Natural Conditions in the Ant Temnothorax nylanderi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Molet</w:t>
+                <w:t xml:space="preserve">In Memoriam Christian Peeters (1956\textendash 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Molet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects12050379⟩</w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (2-3), pp.147--149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-021-00815-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215778v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hibernation Conditions Contribute to the Differential Resistance to Cadmium between Urban and Forest Ant Colonies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Worker Size Diversity Has No Effect on Overwintering Success under Natural Conditions in the Ant Temnothorax nylanderi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Molet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani11041050⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12050379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215336v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To have and not to have sex: when multiple evolutions of conditional use of sex elegantly solve the question in the ant genus Cataglyphis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hibernation Conditions Contribute to the Differential Resistance to Cadmium between Urban and Forest Ant Colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani11041050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02441683v1</w:t>
+                <w:t xml:space="preserve">hal-03215336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban colonies are more resistant to a trace metal than their forest counterparts in the ant Temnothorax nylanderi</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To have and not to have sex: when multiple evolutions of conditional use of sex elegantly solve the question in the ant genus Cataglyphis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11252-020-01060-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019372v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanization without isolation: the absence of genetic structure among cities and forests in the tiny acorn ant Temnothorax nylanderi.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban colonies are more resistant to a trace metal than their forest counterparts in the ant Temnothorax nylanderi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Four-Chaboussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Khimoun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Kaufmann</w:t>
+                <w:t xml:space="preserve">R Peronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Péronnet</w:t>
+                <w:t xml:space="preserve">C Tirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (1), pp.20190741. </w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3), pp.561-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11252-020-01060-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464191v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of worker size diversity does not affect colony fitness under natural conditions in the ant Temnothorax nylanderi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Urbanization without isolation: the absence of genetic structure among cities and forests in the tiny acorn ant Temnothorax nylanderi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Khimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Péronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-020-02885-2⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.20190741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391704v1</w:t>
+                <w:t xml:space="preserve">hal-02464191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Characterization of Young Virgin Queens and Mated Egg-Laying Queens in the Ant Cataglyphis cursor: Random Forest Classification Analysis for Multivariate Datasets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Manipulation of worker size diversity does not affect colony fitness under natural conditions in the ant Temnothorax nylanderi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Molet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10886-018-0923-7⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-020-02885-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113130v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worker thelytoky allows requeening of orphaned colonies but increases susceptibility to reproductive cheating in an ant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chemical Characterization of Young Virgin Queens and Mated Egg-Laying Queens in the Ant Cataglyphis cursor: Random Forest Classification Analysis for Multivariate Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Helft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia D’ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 135, pp.109-119. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (2), pp.127-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10886-018-0923-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730713v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing worker size diversity does not affect colony performance during laboratory challenges in the ant Temnothorax nylanderi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Worker thelytoky allows requeening of orphaned colonies but increases susceptibility to reproductive cheating in an ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Colin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Péronnet</w:t>
+                <w:t xml:space="preserve">Pierre Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Chifflet-Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Molet</w:t>
+                <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71 (6), pp.92. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 135, pp.109-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-017-2322-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525790v1</w:t>
+                <w:t xml:space="preserve">hal-01730713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and social environment on worker size in the ant Temnothorax nylanderi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Decreasing worker size diversity does not affect colony performance during laboratory challenges in the ant Temnothorax nylanderi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Péronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Molet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2017.04.013⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (6), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-017-2322-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517405v1</w:t>
+                <w:t xml:space="preserve">hal-01525790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Life in Arid Environments: The Case Study of Cataglyphis Ants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of temperature and social environment on worker size in the ant Temnothorax nylanderi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Péronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Boulay</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Christophe Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-ento-031616-034941⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2017.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740792v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative bias in offspring investment in a superorganism is linked to dispersal and nest inheritance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social Life in Arid Environments: The Case Study of Cataglyphis Ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Aron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xim Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Cronin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Federici</w:t>
+                <w:t xml:space="preserve">Paul Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.06.018⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (1), pp.305 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ento-031616-034941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02174350v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence of pre-copulatory mate choice by gynes in the facultatively parthenogenetic ant Cataglyphis cursor</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qualitative bias in offspring investment in a superorganism is linked to dispersal and nest inheritance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Cronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sillam-Dussès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63, pp.199-201. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00040-015-0444-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233413v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional versus genetic correlates of caste differentiation in a desert ant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No evidence of pre-copulatory mate choice by gynes in the facultatively parthenogenetic ant Cataglyphis cursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Helft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/een.12337⟩</w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.199-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-015-0444-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740785v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evidence of Inclusive Sexual Selection in the Ant Cataglyphis cursor : Worker Aggressions Differentially Affect Male Access to Virgin Queens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nutritional versus genetic correlates of caste differentiation in a desert ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Villalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tregenza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Caut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 121 (7), pp.641-650. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (6), pp.660 - 667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eth.12376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/een.12337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02174357v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertile diploid males in the ant Cataglyphis cursor: a potential cost of thelytoky?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">First Evidence of Inclusive Sexual Selection in the Ant Cataglyphis cursor : Worker Aggressions Differentially Affect Male Access to Virgin Queens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Helft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tregenza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-013-1606-6⟩</w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121 (7), pp.641-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.12376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199315v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facultative use of thelytokous parthenogenesis for queen production in the polyandrous ant Cataglyphis cursor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fertile diploid males in the ant Cataglyphis cursor: a potential cost of thelytoky?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Clémencet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fédérici</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudy Haussy</w:t>
+                <w:t xml:space="preserve">Laurent Cournault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12142⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (12), pp.1983--1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-013-1606-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174364v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent Evolution of Dependent Colony Foundation Across Eusocial Insects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Facultative use of thelytokous parthenogenesis for queen production in the polyandrous ant Cataglyphis cursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monnin</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fédérici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Peeters</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudy Haussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58 (1), pp.37-55. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (7), pp.1431-1444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-ento-120811-153643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174363v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of intraspecific competition on resource allocation during dependent colony foundation in a social insect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Recurrent Evolution of Dependent Colony Foundation Across Eusocial Insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-011-2098-6⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1), pp.37-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ento-120811-153643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174367v1</w:t>
+                <w:t xml:space="preserve">hal-02174363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in patriline reproductive success during queen production in orphaned colonies of the thelytokous ant Cataglyphis cursor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">The influence of intraspecific competition on resource allocation during dependent colony foundation in a social insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Cronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 168 (2), pp.361-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-011-2098-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05075.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174479v1</w:t>
+                <w:t xml:space="preserve">hal-02174367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for mate choice in the fission-performing ant Cataglyphis cursor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Variation in patriline reproductive success during queen production in orphaned colonies of the thelytokous ant Cataglyphis cursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (4), pp.522-525. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (9), pp.2011-2022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2011.01291.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05075.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174482v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal resource allocation among colonies produced by fission in the ant Cataglyphis cursor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Opportunities for mate choice in the fission-performing ant Cataglyphis cursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Haussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 92 (7), pp.1448-1458. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (4), pp.522-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/10-2347.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2011.01291.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174373v1</w:t>
+                <w:t xml:space="preserve">hal-02174482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A . gibbosa, A. subterranea and Messor maroccanus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unequal resource allocation among colonies produced by fission in the ant Cataglyphis cursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Cronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fédérici</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Haussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-008-9554-9⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (7), pp.1448-1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/10-2347.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174507v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A. gibbosa, A. subterranea and Messor maroccanus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A . gibbosa, A. subterranea and Messor maroccanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Galarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Galarza</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Xim Cerdá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Federici</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fédérici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 10, pp.519-21</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 10 (3), pp.519-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-008-9554-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941761v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queen replacement in the monogynous ant Aphaenogaster senilis: supernumerary queens as life insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 78 (6), pp.1317-1325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4539,905 +4531,1030 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg cannibalism in a facultative polygynous ant: conflict for reproduction or strategy to survive?</w:t>
+                <w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A. gibbosa, A. subterranea and Messor maroccanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riviane Hora R.</w:t>
+                <w:t xml:space="preserve">J. A. Galarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Poteaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">X. Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 113, pp.909-916</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.519-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293004v1</w:t>
+                <w:t xml:space="preserve">hal-00941761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg cannibalism in a facultative polygynous ant: conflict for reproduction or strategy to survive?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hora</w:t>
+                <w:t xml:space="preserve">R. Fénéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fresneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 113, pp.909-916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small queens in the ant Ectatomma tuberculatum: a new case of social parasitism.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Egg cannibalism in a facultative polygynous ant: conflict for reproduction or strategy to survive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riviane Hora R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Fénéron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 59, pp.285-292</w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 113, pp.909-916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293012v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical analysis of population genetic structure in the monogynous ant Cataglyphis cursor using microsatellite and mitochondrial DNA markers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Small queens in the ant Ectatomma tuberculatum: a new case of social parasitism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riviane Hora R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Fénéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59, pp.285-292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00086816v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low genetic variability in the Indian queenless ant Diacamma indicum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Doums</w:t>
+                <w:t xml:space="preserve">Hierarchical analysis of population genetic structure in the monogynous ant Cataglyphis cursor using microsatellite and mitochondrial DNA markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Clémencet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 13 (7), pp.2095-2100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02201.x⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 14, pp.3735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2005.02706.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074629v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of nuclear DNA microsatellite markers in the ant Cataglyphis cursor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudie Doums</w:t>
+                <w:t xml:space="preserve">Very low genetic variability in the Indian queenless ant Diacamma indicum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00759.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (7), pp.2095-2100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02201.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293658v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterization of nuclear DNA microsatellite markers in the ant Cataglyphis cursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Pearcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Clémencet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Aron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.642-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00759.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shift in the behaviours regulating monogyny is associated with highgenetic differentiation in the queenless ant Diacamma ceylonense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Veuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Doums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insectes Sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 50 (4), pp.390-397. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-003-0695-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5447,51 +5564,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of introduction routes of invasive ants of Tapinoma nigerrimum complex into French localities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Destour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5500,115 +5617,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Centanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tauru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gippet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5755,51 +5872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05392475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Smith" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jacquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.13011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05456284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taupenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ducancel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617939v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Destour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Centanni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Abdelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.577" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taupenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doums" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-01004-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bultelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01629-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Finand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mona" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khimoun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00590-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-04270862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.02.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-04270868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chifflet-Belle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lenormand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Villalta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-023-00936-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03637157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jacquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doums" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Honorio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab116" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monnin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-021-00815-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050379" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bocquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11041050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02441683v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monnin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15352" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019372v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Four-Chaboussant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peronnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tirard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-020-01060-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Khimoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0741" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-02885-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113130v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Helft" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-018-0923-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01730713v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet-Belle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.11.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-017-2322-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;ronnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canovas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2017.04.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boulay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Graham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-031616-034941" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cronin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubrun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.06.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B63DFBQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-015-0444-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Amor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Caut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12337" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tregenza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12376" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXM9H4K5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199315v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ruel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-013-1606-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174364v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12142" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174363v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peeters" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120811-153643" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2098-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23FC10C5F0FF11DF3A6495E84F597D9408014725/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ch&#233;ron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05075.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1F6CNQ14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2011.01291.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NR4BXZ96-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2347.1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174507v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd&#225;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9554-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941761v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Galarza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cerda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.08.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0KQ3DL2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293004v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riviane Hora R." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Poteaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fresneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e F&#233;n&#233;ron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187323v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hora" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poteaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F&#233;n&#233;ron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293012v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valenzuela" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086816v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02706.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW1NV3C3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074629v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viginier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peeters" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brazier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02201.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ADFC1516A606646EF691C28113DC4717D194FF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293658v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pearcy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chameron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00759.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074643v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veuille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-003-0695-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F7N823XH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266688v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tauru" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gippet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05500605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet-Belle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Finand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monnin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-026-03694-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05456284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taupenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ducancel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617939v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Destour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Centanni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Abdelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.577" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05392475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jacquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.13011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bultelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01629-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taupenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doums" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-01004-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Finand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khimoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00590-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-04270862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.02.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-04270868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chifflet-Belle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lenormand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Villalta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-023-00936-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03637157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jacquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doums" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Honorio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab116" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-021-00815-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050379" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bocquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11041050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02441683v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15352" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019372v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Four-Chaboussant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peronnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tirard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-020-01060-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464191v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Khimoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0741" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-02885-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Helft" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-018-0923-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01730713v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.11.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-017-2322-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;ronnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canovas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2017.04.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boulay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Graham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-031616-034941" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174350v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cronin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubrun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.06.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B63DFBQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-015-0444-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Amor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Caut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12337" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174357v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tregenza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12376" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXM9H4K5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ruel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-013-1606-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174364v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12142" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174363v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peeters" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120811-153643" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2098-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23FC10C5F0FF11DF3A6495E84F597D9408014725/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174479v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ch&#233;ron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05075.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1F6CNQ14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2011.01291.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NR4BXZ96-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2347.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd&#225;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9554-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.08.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0KQ3DL2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941761v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Galarza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cerda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hora" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poteaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F&#233;n&#233;ron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fresneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293004v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riviane Hora R." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Poteaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e F&#233;n&#233;ron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valenzuela" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02706.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW1NV3C3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viginier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peeters" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brazier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02201.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ADFC1516A606646EF691C28113DC4717D194FF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293658v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pearcy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chameron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00759.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074643v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veuille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-003-0695-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F7N823XH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266688v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tauru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gippet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>