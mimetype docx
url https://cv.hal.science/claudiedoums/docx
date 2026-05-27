--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -974,261 +974,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban colonies are less aggressive but perform more foraging trips than their forest counterparts in the ant Temnothorax nylanderi</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A putatively new ant species from the Cataglyphis cursor group displays low levels of polyandry with standard sexual reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chifflet-Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Villalta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.02.004⟩</w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-023-00936-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270862v1</w:t>
+                <w:t xml:space="preserve">hal-04270868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A putatively new ant species from the Cataglyphis cursor group displays low levels of polyandry with standard sexual reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban colonies are less aggressive but perform more foraging trips than their forest counterparts in the ant Temnothorax nylanderi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Villalta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 199, pp.11-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00040-023-00936-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270868v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spring colonies of the ant Temnothorax nylanderi tolerate cadmium better than winter colonies, in both a city and a forest habitat</w:t>
               </w:r>
@@ -2572,291 +2572,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and social environment on worker size in the ant Temnothorax nylanderi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social Life in Arid Environments: The Case Study of Cataglyphis Ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Péronnet</w:t>
+                <w:t xml:space="preserve">Raphael Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Couette</w:t>
+                <w:t xml:space="preserve">Serge Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Canovas</w:t>
+                <w:t xml:space="preserve">Xim Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2017.04.013⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (1), pp.305 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ento-031616-034941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517405v1</w:t>
+                <w:t xml:space="preserve">hal-01740792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Life in Arid Environments: The Case Study of Cataglyphis Ants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Boulay</w:t>
+                <w:t xml:space="preserve">Effect of temperature and social environment on worker size in the ant Temnothorax nylanderi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Molet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Aron</w:t>
+                <w:t xml:space="preserve">Romain Péronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xim Cerda</w:t>
+                <w:t xml:space="preserve">Sébastien Couette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (1), pp.305 - 321. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.22-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-ento-031616-034941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2017.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740792v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative bias in offspring investment in a superorganism is linked to dispersal and nest inheritance</w:t>
               </w:r>
@@ -4550,51 +4550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A. gibbosa, A. subterranea and Messor maroccanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Galarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5313,51 +5313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Clémencet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5872,51 +5872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05500605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet-Belle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Finand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monnin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-026-03694-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05456284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taupenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ducancel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617939v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Destour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Centanni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Abdelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.577" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05392475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jacquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.13011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bultelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01629-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taupenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doums" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-01004-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Finand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khimoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00590-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-04270862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.02.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-04270868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chifflet-Belle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lenormand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Villalta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-023-00936-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03637157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jacquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doums" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Honorio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab116" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-021-00815-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050379" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bocquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11041050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02441683v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15352" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019372v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Four-Chaboussant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peronnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tirard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-020-01060-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464191v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Khimoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0741" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-02885-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Helft" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-018-0923-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01730713v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.11.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-017-2322-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;ronnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canovas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2017.04.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boulay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Graham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-031616-034941" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174350v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cronin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubrun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.06.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B63DFBQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-015-0444-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Amor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Caut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12337" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174357v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tregenza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12376" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXM9H4K5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ruel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-013-1606-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174364v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12142" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174363v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peeters" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120811-153643" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2098-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23FC10C5F0FF11DF3A6495E84F597D9408014725/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174479v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ch&#233;ron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05075.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1F6CNQ14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2011.01291.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NR4BXZ96-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2347.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd&#225;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9554-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.08.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0KQ3DL2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941761v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Galarza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cerda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hora" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poteaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F&#233;n&#233;ron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fresneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293004v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riviane Hora R." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Poteaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e F&#233;n&#233;ron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valenzuela" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02706.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW1NV3C3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viginier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peeters" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brazier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02201.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ADFC1516A606646EF691C28113DC4717D194FF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293658v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pearcy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chameron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00759.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074643v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veuille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-003-0695-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F7N823XH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266688v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tauru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gippet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05500605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet-Belle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Finand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monnin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-026-03694-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05456284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taupenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ducancel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617939v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Destour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Centanni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Abdelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.577" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05392475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jacquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.13011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bultelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01629-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taupenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doums" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-01004-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Finand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khimoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00590-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-04270868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chifflet-Belle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lenormand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Villalta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-023-00936-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-04270862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.02.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03637157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jacquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doums" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Honorio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab116" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-021-00815-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050379" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bocquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11041050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02441683v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15352" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019372v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Four-Chaboussant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peronnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tirard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-020-01060-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464191v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Khimoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0741" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-02885-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Helft" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-018-0923-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01730713v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.11.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-017-2322-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boulay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Graham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-031616-034941" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;ronnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canovas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2017.04.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174350v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cronin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubrun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.06.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B63DFBQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-015-0444-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Amor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Caut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12337" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174357v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tregenza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12376" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXM9H4K5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ruel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-013-1606-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174364v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12142" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174363v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peeters" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120811-153643" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2098-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23FC10C5F0FF11DF3A6495E84F597D9408014725/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174479v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ch&#233;ron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05075.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1F6CNQ14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2011.01291.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NR4BXZ96-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2347.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd&#225;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9554-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.08.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0KQ3DL2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941761v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Galarza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cerda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hora" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poteaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F&#233;n&#233;ron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fresneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293004v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riviane Hora R." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Poteaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e F&#233;n&#233;ron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valenzuela" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02706.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW1NV3C3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viginier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peeters" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brazier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02201.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ADFC1516A606646EF691C28113DC4717D194FF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293658v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pearcy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chameron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00759.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074643v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veuille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-003-0695-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F7N823XH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266688v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tauru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gippet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>