--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -2305,169 +2305,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05367718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vénus impudiques</w:t>
+                <w:t xml:space="preserve">Femmes, plantes et fibres. De la cueillette à l’invention de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sédiments, Les grands cahiers Périgord Patrimoines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vénus impudiques, 14, pp.4-5</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 409, pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099145v1</w:t>
+                <w:t xml:space="preserve">hal-03879648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes, plantes et fibres. De la cueillette à l’invention de l’agriculture</w:t>
+                <w:t xml:space="preserve">Vénus impudiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 409, pp.32-35</w:t>
+              <w:t xml:space="preserve">Sédiments, Les grands cahiers Périgord Patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vénus impudiques, 14, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879648v1</w:t>
+                <w:t xml:space="preserve">hal-04099145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altruisme, genre et hominisation</w:t>
               </w:r>
@@ -3291,51 +3291,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E523D7F"/>
+    <w:nsid w:val="96553897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3522,51 +3522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/nos-ancetres-dans-les-arbres-claudine-cohen/9782021175998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/femmes-de-la-prehistoire/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bel.cohen.2016.01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bondonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Titus-Carmel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/variations-sur-l-histoire-de-l-humanite,108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/fr/manifeste-du-museum-quel-futur-sans-nature" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#339;uf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/boucher-de-perthes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/origines-de-l-humanite--les-nouveaux-scenarios,85" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarquille.fr/les-albums/numero-01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.levy.2022.01.0022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099119v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-20791-9_178-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20791-9_178-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262037327/rethinking-human-evolution/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.geoscienceworld.org/books/book/2085/chapter/114823910/exhibiting-life-history-at-the-paris-museum-d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/biodiversite-et-evolution/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/biodiversity-and-evolution/grandcolas/978-1-78548-277-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05367718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hadad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n3p" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.110.0153" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsc.2017.10.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/nos-ancetres-dans-les-arbres-claudine-cohen/9782021175998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/femmes-de-la-prehistoire/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bel.cohen.2016.01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bondonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Titus-Carmel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/variations-sur-l-histoire-de-l-humanite,108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/fr/manifeste-du-museum-quel-futur-sans-nature" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#339;uf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/boucher-de-perthes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/origines-de-l-humanite--les-nouveaux-scenarios,85" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarquille.fr/les-albums/numero-01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.levy.2022.01.0022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099119v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-20791-9_178-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20791-9_178-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262037327/rethinking-human-evolution/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.geoscienceworld.org/books/book/2085/chapter/114823910/exhibiting-life-history-at-the-paris-museum-d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/biodiversite-et-evolution/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/biodiversity-and-evolution/grandcolas/978-1-78548-277-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05367718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hadad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n3p" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.110.0153" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsc.2017.10.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>