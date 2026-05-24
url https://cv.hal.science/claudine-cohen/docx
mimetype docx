--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1179,251 +1179,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pré-histoires d’amour</w:t>
+                <w:t xml:space="preserve">V comme Vénus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clélia Zernik et Justin Jaricot (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Et l’amour… ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abécédaire de la Beauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions B42, pp.211-217, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879717v1</w:t>
+                <w:t xml:space="preserve">hal-04099112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Féminicides et violences dans la préhistoire</w:t>
+                <w:t xml:space="preserve">Pré-histoires d’amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Féminicides, une histoire mondiale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Et l’amour… ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, pp.21-43, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.levy.2022.01.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099119v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V comme Vénus</w:t>
+                <w:t xml:space="preserve">Féminicides et violences dans la préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Clélia Zernik et Justin Jaricot (dir.). </w:t>
+              <w:t xml:space="preserve">Christelle Taraud (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de la Beauté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions B42, pp.211-217, 2022</w:t>
+              <w:t xml:space="preserve">Féminicides, une histoire mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.37-45, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099112v1</w:t>
+                <w:t xml:space="preserve">hal-04099119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleontology, early modern.</w:t>
               </w:r>
@@ -2305,100 +2305,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05367718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes, plantes et fibres. De la cueillette à l’invention de l’agriculture</w:t>
+                <w:t xml:space="preserve">La Dame de l’abri Pataud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 409, pp.32-35</w:t>
+              <w:t xml:space="preserve">Sédiments, Les grands cahiers Périgord Patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vénus impudiques, 14, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879648v1</w:t>
+                <w:t xml:space="preserve">hal-04099151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vénus impudiques</w:t>
               </w:r>
@@ -2447,320 +2443,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altruisme, genre et hominisation</w:t>
+                <w:t xml:space="preserve">Femmes, plantes et fibres. De la cueillette à l’invention de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications [EHESS]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 409, pp.32-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879711v1</w:t>
+                <w:t xml:space="preserve">hal-03879648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépasser les préjugés pour retrouver les femmes de la préhistoire</w:t>
+                <w:t xml:space="preserve">Altruisme, genre et hominisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 110 (1), pp.153-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.110.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879658v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prehistoric archaeology and geology, a historical perspective</w:t>
+                <w:t xml:space="preserve">Dépasser les préjugés pour retrouver les femmes de la préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux du Comité français d'Histoire de la Géologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3ème série (tome 36 bis), pp.7-8</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 409, pp.64-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423934v1</w:t>
+                <w:t xml:space="preserve">hal-03879658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Dame de l’abri Pataud</w:t>
+                <w:t xml:space="preserve">Prehistoric archaeology and geology, a historical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sédiments, Les grands cahiers Périgord Patrimoines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vénus impudiques, 14, pp.6-7</w:t>
+              <w:t xml:space="preserve">Travaux du Comité français d'Histoire de la Géologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3ème série (tome 36 bis), pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099151v1</w:t>
+                <w:t xml:space="preserve">hal-04423934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’Age de Pierre au Sacre du Printemps : Primitivité et préhistoire dans l’oeuvre de Nikolas Roerich (1895-1917)</w:t>
               </w:r>
@@ -3291,51 +3291,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96553897"/>
+    <w:nsid w:val="D510261C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3522,51 +3522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/nos-ancetres-dans-les-arbres-claudine-cohen/9782021175998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/femmes-de-la-prehistoire/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bel.cohen.2016.01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bondonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Titus-Carmel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/variations-sur-l-histoire-de-l-humanite,108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/fr/manifeste-du-museum-quel-futur-sans-nature" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#339;uf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/boucher-de-perthes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/origines-de-l-humanite--les-nouveaux-scenarios,85" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarquille.fr/les-albums/numero-01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.levy.2022.01.0022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099119v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-20791-9_178-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20791-9_178-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262037327/rethinking-human-evolution/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.geoscienceworld.org/books/book/2085/chapter/114823910/exhibiting-life-history-at-the-paris-museum-d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/biodiversite-et-evolution/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/biodiversity-and-evolution/grandcolas/978-1-78548-277-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05367718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hadad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n3p" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.110.0153" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsc.2017.10.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/nos-ancetres-dans-les-arbres-claudine-cohen/9782021175998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/femmes-de-la-prehistoire/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bel.cohen.2016.01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bondonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Titus-Carmel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/variations-sur-l-histoire-de-l-humanite,108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/fr/manifeste-du-museum-quel-futur-sans-nature" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#339;uf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/boucher-de-perthes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/origines-de-l-humanite--les-nouveaux-scenarios,85" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarquille.fr/les-albums/numero-01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.levy.2022.01.0022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-20791-9_178-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20791-9_178-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262037327/rethinking-human-evolution/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.geoscienceworld.org/books/book/2085/chapter/114823910/exhibiting-life-history-at-the-paris-museum-d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/biodiversite-et-evolution/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/biodiversity-and-evolution/grandcolas/978-1-78548-277-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05367718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hadad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n3p" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099151v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.110.0153" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsc.2017.10.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>