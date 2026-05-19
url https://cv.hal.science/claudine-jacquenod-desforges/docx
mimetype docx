--- v0 (2026-03-19)
+++ v1 (2026-05-19)
@@ -1272,208 +1272,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment parler des villes du futur ? Science-fiction, prospective et collapsologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intérêt général incertain et controversé. Mutations des modalités et finalités de l’action publique urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Genestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Jacquenod-Desforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Bourdin ; Michel Casteigts ; Joël Idt. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In : Jérôme Goffette (dir.), Science-fiction et mondes urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">L'action publique urbaine face aux mutations sociétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tome 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOD</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.143-161, 2022, ISBN : 978-2322456864</w:t>
+                <w:t xml:space="preserve">Éditions de l'Aube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-95, 2022, Variations, 978-2-8159-4878-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471521v1</w:t>
+                <w:t xml:space="preserve">hal-03693965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intérêt général incertain et controversé. Mutations des modalités et finalités de l’action publique urbaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment parler des villes du futur ? Science-fiction, prospective et collapsologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Jacquenod-Desforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'action publique urbaine face aux mutations sociétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, tome 2, </w:t>
+              <w:t xml:space="preserve">In : Jérôme Goffette (dir.), Science-fiction et mondes urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions de l'Aube</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.61-95, 2022, Variations, 978-2-8159-4878-4</w:t>
+                <w:t xml:space="preserve">BOD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-161, 2022, ISBN : 978-2322456864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693965v1</w:t>
+                <w:t xml:space="preserve">hal-05471521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures de rhétorique dans le discours démolisseur</w:t>
               </w:r>
@@ -2114,51 +2114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genestier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Jacquenod-Desforges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.15071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Jacquenod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/semi.2005.2005.157.1-4.143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-M4J0FZ2M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452381v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/mondes-modernes-et-contemporains/5408-urbaphobies-xixe-xxie-siecle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bod.fr/booksample?json=http%3A%2F%2Fwww.bod.fr%2Fgetjson.php%3Fobjk_id%3D3972280%26hash%3D11cdd0ba382a9a34387f7482040e1954" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelaube.fr/catalogue_de_livres/laction-publique-urbaine-face-aux-mutations-societales/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100152080" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4423 " TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Espaces%20fragile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2816" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34452" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genestier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Jacquenod-Desforges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.15071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Jacquenod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/semi.2005.2005.157.1-4.143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-M4J0FZ2M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452381v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/mondes-modernes-et-contemporains/5408-urbaphobies-xixe-xxie-siecle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693965v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelaube.fr/catalogue_de_livres/laction-publique-urbaine-face-aux-mutations-societales/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bod.fr/booksample?json=http%3A%2F%2Fwww.bod.fr%2Fgetjson.php%3Fobjk_id%3D3972280%26hash%3D11cdd0ba382a9a34387f7482040e1954" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100152080" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4423 " TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Espaces%20fragile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2816" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34452" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>