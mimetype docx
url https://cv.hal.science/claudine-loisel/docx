--- v0 (2026-03-03)
+++ v1 (2026-04-15)
@@ -1086,295 +1086,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The representation of skin colour in medieval stained glasses: The role of manganese</w:t>
+                <w:t xml:space="preserve">Thirteenth-century stained glass windows of the Sainte-Chapelle in Paris: an insight into medieval glazing work practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natan Capobianco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bauchau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38, pp.103082. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103082⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 35, pp.102753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356047v1</w:t>
+                <w:t xml:space="preserve">hal-03292392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirteenth-century stained glass windows of the Sainte-Chapelle in Paris: an insight into medieval glazing work practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The representation of skin colour in medieval stained glasses: The role of manganese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natan Capobianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Trichereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bauchau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 35, pp.102753. </w:t>
+              <w:t xml:space="preserve">, 2021, 38, pp.103082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292392v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la verrerie au vitrail. A propos des verres dits vénitiens de la rose de la Sainte-Chapelle</w:t>
               </w:r>
@@ -3370,51 +3370,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows. Impact of bacteria and bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
+                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
@@ -3449,97 +3449,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Glass ICG2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Joint Meeting DGG-USTV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214884v1</w:t>
+                <w:t xml:space="preserve">hal-03214893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
+                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows. Impact of bacteria and bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
@@ -3574,73 +3574,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting DGG-USTV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">25th International Conference on Glass ICG2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214893v1</w:t>
+                <w:t xml:space="preserve">hal-03214884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
               </w:r>
@@ -4361,51 +4361,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce film d'animation, financé par le DIM PAMIR, traite des interactions entre les vitraux et les micro-organismes. La vidéo explique la démarche scientifique suivie et met en valeur l’importance de la recherche dans le domaine scientifique des matériaux du patrimoine, ainsi que son rôle primordial en matière de conservation. En effet, dans l’imaginaire collectif, le verre est un matériau stable et résistant au temps et aux intempéries. Ce n’est pourtant pas toujours le cas. Certains verres du Moyen Age dont la composition est pauvre en silicium et riche en potassium et en calcium, sont en réalité des verres très réactifs aux agents atmosphériques (humidité, polluants…). Les signes d’altérations qui témoignent de l’interaction entre les verres des vitraux et environnement font l’objet de nombreuses recherches scientifiques dont l’objectif est d’élucider les processus physico-chimiques mis en jeu. Le brunissement des vitraux médiévaux, dont l’étude fait partie du projet BruMe, est un exemple de pathologie du verre calco-potassique médiéval caractérisée par la formation de taches brune riches en manganèses à la surface du verre, détectable à l’œil nu et pouvant, de ce fait, nuire à l’esthétisme de l’œuvre. Le projet BruMe a pour objectif d’étudier l’implication des micro-organismes dans ce phénomène et de tenter de reproduire la pathologie au laboratoire.</w:t>
+                <w:t xml:space="preserve">Le brunissement des vitraux médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
@@ -5085,51 +5085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;a Ja&#239;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.70316" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;rold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Trichereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.10.015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.07.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryelle Sessegolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Lombardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00367-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Leplat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105529" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Odile Jacqueline Yvonne Hunault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bauchau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Khomenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bedidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Capobianco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102753" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Rellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Guillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gatouillat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrenchea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Saheb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gonzalez-Cano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-018-0038-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Hunault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b01452" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02862467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie-Verney Carron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saindou Ismael" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702816638236" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13783" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMB9J5P7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01758725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.04.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac504193z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.02.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5K8N6H7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lombardo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney-Carron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.03.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04TS7B8M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Cucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bacci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973707v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouet-Langlois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duhamel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Venault de Bourleuf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauchau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bayol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line van Wersch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Veronesi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341332v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258277v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2017.01.049" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;a Ja&#239;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.70316" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;rold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Trichereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.10.015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.07.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryelle Sessegolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Lombardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00367-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Leplat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105529" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Odile Jacqueline Yvonne Hunault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bauchau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Khomenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bedidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102753" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Capobianco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103082" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Rellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Guillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gatouillat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrenchea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Saheb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gonzalez-Cano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-018-0038-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Hunault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b01452" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02862467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie-Verney Carron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saindou Ismael" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702816638236" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13783" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMB9J5P7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01758725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.04.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac504193z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.02.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5K8N6H7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lombardo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney-Carron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.03.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04TS7B8M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Cucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bacci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973707v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouet-Langlois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duhamel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Venault de Bourleuf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauchau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bayol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line van Wersch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Veronesi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341332v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258277v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2017.01.049" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>