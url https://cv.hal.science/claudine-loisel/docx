--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1972,652 +1972,664 @@
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 203 (24), pp.404-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2017.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02862467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Transition Element Speciation in Glasses Using a Portable Transmission Ultraviolet–Visible–Near-Infrared (UV-Vis-NIR) Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saindou Ismael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70 (5), pp.778-784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0003702816638236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Investigation of the Coloration and Fabrication Conditions of Medieval Blue Glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bauchau</w:t>
+                <w:t xml:space="preserve">Role of secondary phases in the scaling of stained glass windows exposed to rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Galoisy</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.206 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.13783⟩</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03952337v1</w:t>
+                <w:t xml:space="preserve">cea-01758725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of secondary phases in the scaling of stained glass windows exposed to rain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Chabas</w:t>
+                <w:t xml:space="preserve">Spectroscopic Investigation of the Coloration and Fabrication Conditions of Medieval Blue Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bauchau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109, pp.206 - 216. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (1), pp.89-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.13783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">cea-01758725v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Browning Phenomenon of Medieval Stained Glass Windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.10.1021/ac504193z. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ac504193z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of complex alteration layers in medieval glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2639,345 +2651,345 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 72, pp.10-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of neocrystallisations on the SiO2–K2O–CaO glass degradation due to atmospheric dry depositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55, pp.459-466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of LightCheck ® Ultra A NOVEL DOSIMETER FOR MONITORING LIGHTING CONDITIONS OF HIGHLY PHOTOSENSITIVE ARTEFACTS IN MUSEUMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Cucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Bacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 53, pp.49-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2987,51 +2999,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coloring and altering role of iron and manganese in historical stained-glass windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3053,235 +3065,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress on Glass (ICG2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde « Les forçats des bigbags »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bouet-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Débris, vestiges et reliques : les décombres de Notre-Dame de Paris, entre matérialités et sacralités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Cerezales, Dorothée Chaoui-Derieux, Jean-Christophe Monferran, Vincent Négri, Yann Potin, Gaspard Salatko, Claudie Voisenat, Mar 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the role of iron and manganese on the coloration and alteration process in ancient stained-glass windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3303,360 +3315,360 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Mineralogical Conference (EMC2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
+                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows. Impact of bacteria and bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting DGG-USTV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">25th International Conference on Glass ICG2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214893v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows. Impact of bacteria and bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
+                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Glass ICG2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Joint Meeting DGG-USTV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214884v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3665,123 +3677,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biodeterioration of Stone Monuments 2018 (ECBSM2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotope tracers to investigate reactive zones in stones from built cultural heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandana Saheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3790,235 +3802,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Gonzalez-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Applied Isotope Geochemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRGM Orléans, Sep 2015, Orléans, France. pp.56-59, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01241526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du phénomène de brunissement de vitraux médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Venault de Bourleuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bauchau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des matériaux du patrimoine culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4028,51 +4040,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vitraux à la croisée des siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4092,198 +4104,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Dillmann, Pascal Liévaux, Aline Magnien, Martine Regert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notre-Dame de Paris : la science à l'œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cherche midi, p. 113-119 et 123, 2022, 9782749174310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03982439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vitraux du haut Moyen Âge de Baume-les-Messieurs (Jura, France) : contexte stratigraphique, analyses archéométriques et mesures conservatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line van Wersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Veronesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pactat I. et Munier C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le verre du VIIIe au XVIe siècle en Europe occidentale, Actes du colloque international de l’AFAV, tenu à Besançon, du 5 au 7 décembre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-244, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03079196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les verres de la rose de la Sainte-Chapelle de Paris ont-ils été fabriqués dans la Vôge ? Méthodes d’observation et d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4299,51 +4311,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’Ourche à la Saône, entre Clairey et Monthureux [Actes des 18es journées d'études vosgiennes, Monthureux-sur-Saône, 20-23 octobre 2016]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération des sociétés savantes des Vosges, p. 279-290, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01729097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4353,51 +4365,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le brunissement des vitraux médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4432,51 +4444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4486,51 +4498,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacteria and bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4539,226 +4551,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific symposium Frontiers in Heritage Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of secondary phases on the evolution of glass alteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02341332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4768,51 +4780,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Transport within Ancient Stained Glass Alteration Layer using Oxygen Isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loryelle Sessegolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4861,84 +4873,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Gonzalez-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, pp.814-817, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2017.01.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5085,51 +5097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;a Ja&#239;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.70316" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;rold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Trichereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.10.015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.07.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryelle Sessegolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Lombardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00367-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Leplat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105529" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Odile Jacqueline Yvonne Hunault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bauchau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Khomenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bedidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102753" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Capobianco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103082" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Rellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Guillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gatouillat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrenchea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Saheb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gonzalez-Cano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-018-0038-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Hunault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b01452" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02862467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie-Verney Carron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saindou Ismael" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702816638236" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13783" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMB9J5P7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01758725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.04.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac504193z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.02.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5K8N6H7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lombardo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney-Carron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.03.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04TS7B8M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Cucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bacci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973707v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouet-Langlois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duhamel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Venault de Bourleuf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauchau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bayol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line van Wersch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Veronesi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341332v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258277v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2017.01.049" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;a Ja&#239;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.70316" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;rold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Trichereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.10.015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.07.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryelle Sessegolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Lombardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00367-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Leplat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105529" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Odile Jacqueline Yvonne Hunault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bauchau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Khomenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bedidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102753" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Capobianco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103082" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Rellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Guillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gatouillat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrenchea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Saheb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gonzalez-Cano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-018-0038-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Hunault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b01452" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02862467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie-Verney Carron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30MD1SXR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146004v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saindou Ismael" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702816638236" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01758725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.04.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952337v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13783" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMB9J5P7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac504193z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.02.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5K8N6H7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lombardo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney-Carron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.03.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04TS7B8M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Cucci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bacci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouet-Langlois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duhamel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088921v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Venault de Bourleuf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauchau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bayol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line van Wersch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Veronesi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258277v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2017.01.049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>