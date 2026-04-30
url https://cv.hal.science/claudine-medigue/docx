--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1157,511 +1157,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arginine Deiminase Operon Is Responsible for a Fitness Trade-Off in Extended-Spectrum-β-Lactamase-Producing Strains of Escherichia coli</w:t>
+                <w:t xml:space="preserve">Specialization of small non-conjugative plasmids in Escherichia coli according to their family types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ledda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Typhaine Billard-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Magdoud</w:t>
+                <w:t xml:space="preserve">Benoît Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Royer</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (8), pp.1521-1530. </w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (9), 13p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00635-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283183v1</w:t>
+                <w:t xml:space="preserve">hal-02403160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arginine Deiminase Operon Is Responsible for a Fitness Trade-Off in Extended-Spectrum-␤-Lactamase-Producing Strains of Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Billard-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier P Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Magdoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialization of small non-conjugative plasmids in Escherichia coli according to their family types</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Arginine Deiminase Operon Is Responsible for a Fitness Trade-Off in Extended-Spectrum-β-Lactamase-Producing Strains of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Billard-Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Magdoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Branger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Guilhem Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (9), 13p. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (8), pp.1521-1530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00635-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403160v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The arginine deiminase operon is responsible for a fitness trade-off in extended-spectrum-beta-lactamase-producing strains of Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Billard-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Magdoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 63 (8), pp.e00635-19. </w:t>
@@ -1961,948 +1961,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus subtilis, the model Gram-positive bacterium: 20years of annotation refinement</w:t>
+                <w:t xml:space="preserve">PlaScope: a targeted approach to assess the plasmidome from genome assemblies at the species level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Borriss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Danchin</w:t>
+                <w:t xml:space="preserve">G. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin R. Harwood</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudine Médigue</w:t>
+                <w:t xml:space="preserve">J. W. Decousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+                <w:t xml:space="preserve">C. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Medigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13043⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (9), pp.000211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02291345v1</w:t>
+                <w:t xml:space="preserve">cea-02291353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GROOLS: reactive graph reasoning for genome annotation through biological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Josso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Medigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, pp.132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-018-2126-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04313474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlaScope: a targeted approach to assess the plasmidome from genome assemblies at the species level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">The Odyssey of the Ancestral Escherich Strain through Culture Collections: an Example of Allopatric Diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dubois</w:t>
+                <w:t xml:space="preserve">D. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Medigue</w:t>
+                <w:t xml:space="preserve">M. Mercier-Darty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000211⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00553-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02291353v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Odyssey of the Ancestral Escherich Strain through Culture Collections: an Example of Allopatric Diversification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Royer</w:t>
+                <w:t xml:space="preserve">Extended-spectrum b-lactamase-encoding genes are spreading on a wide range of Escherichia coli plasmids existing prior to the use of third-generation cephalosporins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ledda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Billard-Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Roche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Vallenet</w:t>
+                <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00553-17⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (9), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283164v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended-spectrum b-lactamase-encoding genes are spreading on a wide range of Escherichia coli plasmids existing prior to the use of third-generation cephalosporins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Doublet</w:t>
+                <w:t xml:space="preserve">Expansion of the SOS regulon of Vibrio cholerae through extensive transcriptome analysis and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Krin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Aguilar Pierlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Jagla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000203⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4716-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403119v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02562431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrio tapetis Displays an Original Type IV Secretion System in Strains Pathogenic for Bivalve Molluscs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela M. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of the SOS regulon of Vibrio cholerae through extensive transcriptome analysis and experimental validation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacillus subtilis, the model Gram-positive bacterium: 20years of annotation refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+                <w:t xml:space="preserve">Rainer Borriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Jagla</w:t>
+                <w:t xml:space="preserve">Colin R. Harwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (1), pp.373. </w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.3-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4716-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02562431v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02291345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel evolution of non-homologous isofunctional enzymes in methionine biosynthesis</w:t>
               </w:r>
@@ -3418,1233 +3418,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and physiological analysis reveals versatile metabolic capacity of deep-sea Photobacterium phosphoreum ANT-2200.</w:t>
+                <w:t xml:space="preserve">Complete Genome Sequence of Bacillus methylotrophicus Strain B25, a Potential Plant Growth-Promoting Rhizobacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng-Da Zhang</w:t>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Lise Santini</w:t>
+                <w:t xml:space="preserve">Aline Brutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Jia Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+                <w:t xml:space="preserve">Arnaud Lemainque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Medigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles life under extreme conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00792-016-0822-1⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00058-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410136v1</w:t>
+                <w:t xml:space="preserve">cea-04541792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of Bacillus methylotrophicus Strain B25, a Potential Plant Growth-Promoting Rhizobacterium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNase J depletion leads to massive changes in mRNA abundance in Helicobacter pylori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Brutel</w:t>
+                <w:t xml:space="preserve">Yulia Redko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lemainque</w:t>
+                <w:t xml:space="preserve">Eloïse Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Mairey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudine Medigue</w:t>
+                <w:t xml:space="preserve">Hélène Arnion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Darfeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00058-16⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (2), pp.243-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1132141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04541792v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04541794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNase J depletion leads to massive changes in mRNA abundance in Helicobacter pylori</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The chimeric nature of the genomes of marine magnetotactic coccoid-ovoid bacteria defines a novel group of Proteobacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Galtier</w:t>
+                <w:t xml:space="preserve">Boyang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Arnion</w:t>
+                <w:t xml:space="preserve">Sheng-Da Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Darfeuille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+                <w:t xml:space="preserve">Wei-Jia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1132141⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.doi: 10.1111/1462-2920.13637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04541794v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chimeric nature of the genomes of marine magnetotactic coccoid-ovoid bacteria defines a novel group of Proteobacteria.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative genomics between two Xenorhabdus bovienii strains highlights differential evolutionary scenarios within an entomopathogenic bacterial species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Alberto</w:t>
+                <w:t xml:space="preserve">Gaelle Bisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13637⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.148-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410134v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics between two Xenorhabdus bovienii strains highlights differential evolutionary scenarios within an entomopathogenic bacterial species</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The revisited genome of Pseudomonas putida KT2440 enlightens its value as a robust metabolic chassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Vincent</w:t>
+                <w:t xml:space="preserve">Eugeni Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben G. A. Van Heck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Lopez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evv248⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (10), pp.3403-3424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837293v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04541789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting effects of historical contingency on phenotypic and genomic trajectories during a two-step evolution experiment with bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Plucain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12862-016-0662-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The revisited genome of Pseudomonas putida KT2440 enlightens its value as a robust metabolic chassis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tempo and mode of genome evolution in a 50,000-generation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria José Lopez-Sanchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Olivier Tenaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey E. Barrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Ribeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel E. Deatherage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey L. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13230⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 536 (7615), pp.165 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature18959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04541789v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempo and mode of genome evolution in a 50,000-generation experiment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft Genome Sequence of Carnobacterium divergens V41, a Bacteriocin-Producing Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey L. Blanchard</w:t>
+                <w:t xml:space="preserve">Benoit Remenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature18959⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (5), pp.e01109-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01109-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653393v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Carnobacterium divergens V41, a Bacteriocin-Producing Strain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+                <w:t xml:space="preserve">Genomic and physiological analysis reveals versatile metabolic capacity of deep-sea Photobacterium phosphoreum ANT-2200.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Da Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Marché</w:t>
+                <w:t xml:space="preserve">Claire-Lise Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (5), pp.e01109-16. </w:t>
+              <w:t xml:space="preserve">Extremophiles life under extreme conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.301-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01109-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00792-016-0822-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498294v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synonymous Genetic Variation in Natural Isolates of Escherichia coli Does Not Predict Where Synonymous Substitutions Occur in a Long-Term Experiment</w:t>
               </w:r>
@@ -4669,64 +4669,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip J. Hatcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Medigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey E. Barrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (11), pp.2897-2904. </w:t>
@@ -4892,2144 +4892,2144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new network representation of the metabolism to detect chemical transformation modules</w:t>
+                <w:t xml:space="preserve">Candidatus Frankia Datiscae Dg1, the Actinobacterial Microsymbiont of Datisca glomerata, Expresses the Canonical nod Genes nodABC in Symbiosis with Its Host Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sorokina</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Battenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. V. Demina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vigil-Stenman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vanden Heuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-015-0809-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0127630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04573300v1</w:t>
+                <w:t xml:space="preserve">hal-02487299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidatus Frankia Datiscae Dg1, the Actinobacterial Microsymbiont of Datisca glomerata, Expresses the Canonical nod Genes nodABC in Symbiosis with Its Host Plant</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new network representation of the metabolism to detect chemical transformation modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vanden Heuvel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Sorokina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Medigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0127630. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-015-0809-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487299v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04573300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistasis and Allele Specificity in the Emergence of a Stable Polymorphism in Escherichia coli.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Plucain</w:t>
+                <w:t xml:space="preserve">Attenuated virulence and genomic reductive evolution in the entomopathogenic bacterial symbiont species, Xenorhabdus poinarii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hindré</w:t>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Le Gac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
+                <w:t xml:space="preserve">Helene Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.1495-1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1248688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961496v1</w:t>
+                <w:t xml:space="preserve">hal-01837258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuated virulence and genomic reductive evolution in the entomopathogenic bacterial symbiont species, Xenorhabdus poinarii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+                <w:t xml:space="preserve">Characterization of a P1-Like Bacteriophage Carrying an SHV-2 Extended-Spectrum β-Lactamase from an Escherichia coli Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Billard-Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pages</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Bisch</w:t>
+                <w:t xml:space="preserve">Marie Elise Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Chiapello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudine Médigue</w:t>
+                <w:t xml:space="preserve">David Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6, pp.1495-1513. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (11), pp.6550-6557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.03183-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837258v1</w:t>
+                <w:t xml:space="preserve">hal-04575101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a P1-Like Bacteriophage Carrying an SHV-2 Extended-Spectrum β-Lactamase from an Escherichia coli Strain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
+                <w:t xml:space="preserve">Profiling the orphan enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sorokina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Elise Jacquet</w:t>
+                <w:t xml:space="preserve">Mark Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Roche</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 58 (11), pp.6550-6557. </w:t>
+              <w:t xml:space="preserve">Biology Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.03183-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1745-6150-9-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575101v1</w:t>
+                <w:t xml:space="preserve">hal-04011158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the orphan enzymes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome Features of the Endophytic Actinobacterium Micromonospora lupini Strain Lupac 08: On the Process of Adaptation to an Endophytic Life Style?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Stam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudine Médigue</w:t>
+                <w:t xml:space="preserve">Martha E Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lespinet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodrigo Bacigalupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Pujic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Direct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1745-6150-9-10⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.e108522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011158v1</w:t>
+                <w:t xml:space="preserve">hal-04576462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic analysis provides insights into the evolution and niche adaptation of marine Magnetospira sp. QH-2 strain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Alberto</w:t>
+                <w:t xml:space="preserve">Comparative analyses of Legionella species identifies genetic features of strains causing Legionnaires' disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gomez-Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rusniok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Neou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dervins-Ravault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12180⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (11), pp.505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-014-0505-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02463127v1</w:t>
+                <w:t xml:space="preserve">hal-01329875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Features of the Endophytic Actinobacterium Micromonospora lupini Strain Lupac 08: On the Process of Adaptation to an Endophytic Life Style?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Benito</w:t>
+                <w:t xml:space="preserve">Comparative genomic analysis provides insights into the evolution and niche adaptation of marine Magnetospira sp. QH-2 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Da Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.525-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04576462v1</w:t>
+                <w:t xml:space="preserve">hal-02463127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analyses of Legionella species identifies genetic features of strains causing Legionnaires' disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monica Rolando</w:t>
+                <w:t xml:space="preserve">Revealing the hidden functional diversity of an enzyme family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Neou</w:t>
+                <w:t xml:space="preserve">Adam Alexander Thil Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dervins-Ravault</w:t>
+                <w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zaparucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-014-0505-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.42-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchembio.1387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329875v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the hidden functional diversity of an enzyme family</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a P1-like bacteriophage encoding an SHV-2 extended-spectrum β-lactamase from an Escherichia coli strain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Perret</w:t>
+                <w:t xml:space="preserve">T. Billard-Pomares,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Zaparucha</w:t>
+                <w:t xml:space="preserve">S. Fouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roche,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barbe,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (11), pp.6550-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504067v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Chromosomal Rearrangements during a Long-Term Evolution Experiment with Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raeside</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deatherage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tenaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Briska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mbio.01377-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a P1-like bacteriophage encoding an SHV-2 extended-spectrum β-lactamase from an Escherichia coli strain.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of the complete genome of KPC-2-producing Klebsiella pneumoniae Kp13 reveals remarkable genome plasticity and a wide repertoire of virulence and resistance mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Jacquet</w:t>
+                <w:t xml:space="preserve">Pablo Ivan Pereira Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Roche,</w:t>
+                <w:t xml:space="preserve">Renata Christina Picão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Barbe,</w:t>
+                <w:t xml:space="preserve">Luiz Gonzaga Paula de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Costa B Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Girardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117145v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04646589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of the complete genome of KPC-2-producing Klebsiella pneumoniae Kp13 reveals remarkable genome plasticity and a wide repertoire of virulence and resistance mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luiz Gonzaga Paula de Almeida</w:t>
+                <w:t xml:space="preserve">Epistasis and Allele Specificity in the Emergence of a Stable Polymorphism in Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Plucain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Costa B Lima</w:t>
+                <w:t xml:space="preserve">Thomas Hindré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Girardello</w:t>
+                <w:t xml:space="preserve">Mickaël Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tenaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (1), pp.54. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-54⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1248688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04646589v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evolution of nodule intracellular infection in legume symbionts</w:t>
+                <w:t xml:space="preserve">Mutation rate dynamics in a bacterial population reflect tension between adaptation and genetic load.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suhua Guan</w:t>
+                <w:t xml:space="preserve">Sébastien Wielgoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Gris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
+                <w:t xml:space="preserve">Jeffrey E Barrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tenaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Pouzet</w:t>
+                <w:t xml:space="preserve">Michael J Wiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Tasse</w:t>
+                <w:t xml:space="preserve">W James Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (7), pp.1367 - 1377. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (1), pp.222-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2013.24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1219574110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646600v1</w:t>
+                <w:t xml:space="preserve">hal-00800700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of the Sulfate-Reducing Bacterium Desulfotomaculum hydrothermale Lam5(T).</w:t>
+                <w:t xml:space="preserve">Genome sequence of the obligate gammaproteobacterial methanotroph Methylomicrobium album strain BG8.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulfat Amin</w:t>
+                <w:t xml:space="preserve">K Dimitri Kits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
+                <w:t xml:space="preserve">Marina G Kalyuzhnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Valette</w:t>
+                <w:t xml:space="preserve">Martin G Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Mike S M Jetten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huub J M Op den Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (1), epub ahead of print. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00114-12⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.e0017013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00170-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807485v1</w:t>
+                <w:t xml:space="preserve">hal-00880898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the obligate gammaproteobacterial methanotroph Methylomicrobium album strain BG8.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome Sequence of the Sulfate-Reducing Bacterium Desulfotomaculum hydrothermale Lam5(T).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina G Kalyuzhnaya</w:t>
+                <w:t xml:space="preserve">Oulfat Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin G Klotz</w:t>
+                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike S M Jetten</w:t>
+                <w:t xml:space="preserve">Odile Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huub J M Op den Camp</w:t>
+                <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (2), pp.e0017013. </w:t>
+              <w:t xml:space="preserve">, 2013, 1 (1), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00170-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00114-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880898v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life in an arsenic-containing gold mine: genome and physiology of the autotrophic arsenite-oxidizing bacterium rhizobium sp. NT-26.</w:t>
               </w:r>
@@ -7041,51 +7041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7143,4424 +7143,4424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation rate dynamics in a bacterial population reflect tension between adaptation and genetic load.</w:t>
+                <w:t xml:space="preserve">Sinorhizobium strains comprising five genospecies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Wielgoss</w:t>
+                <w:t xml:space="preserve">Masayuki Sugawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey E Barrick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tenaillon</w:t>
+                <w:t xml:space="preserve">Brendan Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J Wiser</w:t>
+                <w:t xml:space="preserve">Brian Badgley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W James Dittmar</w:t>
+                <w:t xml:space="preserve">Tatsuya Unno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1219574110⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.R17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-2-r17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800700v1</w:t>
+                <w:t xml:space="preserve">cea-04669820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinorhizobium strains comprising five genospecies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary history and genetic parallelism affect correlated responses to evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brendan Epstein</w:t>
+                <w:t xml:space="preserve">Mickael Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Badgley</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tim F Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-2-r17⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (12), pp.3292-3303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04669820v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history and genetic parallelism affect correlated responses to evolution.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tribute to Disorder in the Genome of the Bloom- Forming Freshwater Cyanobacterium Microcystis aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Le Gac</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Gugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12312⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e70747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961479v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00851371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tribute to Disorder in the Genome of the Bloom- Forming Freshwater Cyanobacterium Microcystis aeruginosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An updated metabolic view of the Bacillus subtilis 168 genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugeni Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Sekowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Humbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">François Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Latifi</w:t>
+                <w:t xml:space="preserve">Anne Morgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gugger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+                <w:t xml:space="preserve">Damien Mornico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (8), pp.e70747. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 159 (Pt_4), pp.757-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.064691-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00851371v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated metabolic view of the Bacillus subtilis 168 genome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative genomics of pathogenic lineages of Vibrio nigripulchritudo identifies virulence-associated traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Sekowska</w:t>
+                <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Fèvre</w:t>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Krin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Morgat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Mornico</w:t>
+                <w:t xml:space="preserve">Dominique Ansquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.064691-0⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Integrated genomics and post-genomics approaches in microbial ecology, 7 (10), pp.1985-1996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2013.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578023v1</w:t>
+                <w:t xml:space="preserve">pasteur-01699814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics of pathogenic lineages of Vibrio nigripulchritudo identifies virulence-associated traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic analysis of smooth tubercle bacilli provides insights into ancestry and pathoadaptation of Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goudenège</w:t>
+                <w:t xml:space="preserve">Michael Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Labreuche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+                <w:t xml:space="preserve">Carine Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2013.90⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (2), pp.172-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.2517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01699814v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02615220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of smooth tubercle bacilli provides insights into ancestry and pathoadaptation of Mycobacterium tuberculosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evolution of nodule intracellular infection in legume symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhua Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Supply</w:t>
+                <w:t xml:space="preserve">Carine Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Marceau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Roche</w:t>
+                <w:t xml:space="preserve">Cecile Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Rouanet</w:t>
+                <w:t xml:space="preserve">Lena Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45 (2), pp.172-179. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (7), pp.1367 - 1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng.2517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2013.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02615220v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Volcano-Inhabiting Thermoacidophilic Methanotroph Methylacidiphilum fumariolicum Strain SolV</w:t>
+                <w:t xml:space="preserve">Distinct co-evolution patterns of genes associated to DNA polymerase III DnaE and PolC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad F Khadem</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefan Engelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jb.00501-12⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578787v1</w:t>
+                <w:t xml:space="preserve">hal-04579011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct co-evolution patterns of genes associated to DNA polymerase III DnaE and PolC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Engelen</w:t>
+                <w:t xml:space="preserve">The CanOE strategy: integrating genomic and metabolic contexts across multiple prokaryote genomes to find candidate genes for orphan enzymes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Alexander Thil Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugeni Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Viari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Danchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-69⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579011v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CanOE strategy: integrating genomic and metabolic contexts across multiple prokaryote genomes to find candidate genes for orphan enzymes.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome Sequence of Radiation-Resistant Modestobacter marinus Strain BC501, a Representative Actinobacterium That Thrives on Calcareous Stone Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Gury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Pujic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Crotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002540⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (17), pp.4773-4774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01029-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763496v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of Radiation-Resistant Modestobacter marinus Strain BC501, a Representative Actinobacterium That Thrives on Calcareous Stone Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome Sequence of Blastococcus saxobsidens DD2, a Stone-Inhabiting Bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Crotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brusetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Normand</w:t>
+                <w:t xml:space="preserve">D. Daffonchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Gury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Crotti</w:t>
+                <w:t xml:space="preserve">I. Essoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 194 (17), pp.4773-4774. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01029-12⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 194 (10), pp.2752-2753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00320-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531835v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of Blastococcus saxobsidens DD2, a Stone-Inhabiting Bacterium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Crotti</w:t>
+                <w:t xml:space="preserve">Complete genome sequences of six strains of the genus Methylobacterium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bringel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Chistoserdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Brusetti</w:t>
+                <w:t xml:space="preserve">Lionel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Daffonchio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Essoussi</w:t>
+                <w:t xml:space="preserve">Muhammad Farhan Ul Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 194 (10), pp.2752-2753. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00320-12⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 194 (17), pp.4746-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01009-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532799v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequences of six strains of the genus Methylobacterium.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome sequence of the haloalkaliphilic methanotrophic bacterium Methylomicrobium alcaliphilum 20Z.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J Marx</w:t>
+                <w:t xml:space="preserve">Valentina N Khmelenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bringel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludmila Chistoserdova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Farhan Ul Haque</w:t>
+                <w:t xml:space="preserve">Alexandr S Reshetnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 194 (17), pp.4746-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01009-12⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 194 (2), pp.551-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.06392-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749347v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroScope—an integrated microbial resource for the curation and comparative analysis of genomic and metabolic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeni Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Engelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (D1), pp.D636 - D647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gks1194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the haloalkaliphilic methanotrophic bacterium Methylomicrobium alcaliphilum 20Z.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vuilleumier</w:t>
+                <w:t xml:space="preserve">Comparative Genomics of Aeschynomene Symbionts: Insights into the Ecological Lifestyle of Nod-Independent Photosynthetic Bradyrhizobia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mornico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Miche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina N Khmelenina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bringel</w:t>
+                <w:t xml:space="preserve">Nico Nouwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandr S Reshetnikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lajus</w:t>
+                <w:t xml:space="preserve">Andre Vermeglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 194 (2), pp.551-2. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.35-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.06392-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes3010035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749350v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genomics of Aeschynomene Symbionts: Insights into the Ecological Lifestyle of Nod-Independent Photosynthetic Bradyrhizobia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Mornico</w:t>
+                <w:t xml:space="preserve">Sequencing of K60, Type Strain of the Major Plant Pathogen Ralstonia solanacearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Remenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Miche</w:t>
+                <w:t xml:space="preserve">Lavanya Babujee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Medigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andre Vermeglio</w:t>
+                <w:t xml:space="preserve">Philippe Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes3010035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (10), pp.2742-2743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00249-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791870v1</w:t>
+                <w:t xml:space="preserve">hal-02645685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing of K60, Type Strain of the Major Plant Pathogen Ralstonia solanacearum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Remenant</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of the Volcano-Inhabiting Thermoacidophilic Methanotroph Methylacidiphilum fumariolicum Strain SolV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad F Khadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam S Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavanya Babujee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudine Medigue</w:t>
+                <w:t xml:space="preserve">Arjan Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Prior</w:t>
+                <w:t xml:space="preserve">Harry R Harhangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 194 (10), pp.2742-2743. </w:t>
+              <w:t xml:space="preserve">, 2012, 194 (14), pp.3729 - 3730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00249-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jb.00501-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645685v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core and Panmetabolism in Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete genome sequence of the chloromethane-degrading Hyphomicrobium sp. strain MC1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vieira</w:t>
+                <w:t xml:space="preserve">Thierry Nadalig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Farhan Ul Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Sabarly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois Le Fevre</w:t>
+                <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 193 (6), pp.1461 - 1472. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01192-10⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 193 (18), pp.5035-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.05627-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646830v1</w:t>
+                <w:t xml:space="preserve">hal-00644071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Evolution of a Type IV Secretion System in Radiating Lineages of the Host-Restricted Bacterial Pathogen Bartonella</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soichi Maruyama</w:t>
+                <w:t xml:space="preserve">Genome sequence of the methanotrophic alphaproteobacterium Methylocystis sp. strain Rockwell (ATCC 49242).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa y Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bringel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan A Dispirito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukkyun Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike S M Jetten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1001296⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (10), pp.2668-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00278-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580576v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Nucleotide Sequence of Plasmid pTN48, Encoding the CTX-M-14 Extended-Spectrum β-Lactamase from an &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; O102-ST405 Strain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
+                <w:t xml:space="preserve">Metabolic diversity among main microorganisms inside an arsenic-rich ecosystem revealed by meta-and proteo-genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.N. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heinrich-Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goulhen-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.01108-10⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (11), pp.1735-1747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2011.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579228v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of the chloromethane-degrading Hyphomicrobium sp. strain MC1.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vuilleumier</w:t>
+                <w:t xml:space="preserve">Genome sequence of Methyloversatilis universalis FAM5T, a methylotrophic representative of the order Rhodocyclales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weerayuth Kittichotirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Nadalig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Farhan Ul Haque</w:t>
+                <w:t xml:space="preserve">Nathan M Good</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
+                <w:t xml:space="preserve">Rob Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bringel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 193 (18), pp.5035-6. </w:t>
+              <w:t xml:space="preserve">, 2011, 193 (17), pp.4541-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.05627-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.05331-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644071v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the methanotrophic alphaproteobacterium Methylocystis sp. strain Rockwell (ATCC 49242).</w:t>
+                <w:t xml:space="preserve">The entomopathogenic bacterial endosymbionts xenorhabdus and photorhabdus: convergent lifestyles from divergent genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa y Stein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bringel</w:t>
+                <w:t xml:space="preserve">John M. Chaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan A Dispirito</w:t>
+                <w:t xml:space="preserve">Garret Suen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sukkyun Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mike S M Jetten</w:t>
+                <w:t xml:space="preserve">Sarah L. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron W. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archna Bhasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00278-11⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644085v1</w:t>
+                <w:t xml:space="preserve">hal-02647677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic diversity among main microorganisms inside an arsenic-rich ecosystem revealed by meta-and proteo-genomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Heinrich-Salmeron</w:t>
+                <w:t xml:space="preserve">Mutation Rate Inferred From Synonymous Substitutions in a Long-Term Evolution Experiment With Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wielgoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey E Barrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tenaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pelletier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Arsène-Ploetze</w:t>
+                <w:t xml:space="preserve">Béatrice Chane-Woon-Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2011.51⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (3), pp.183-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.111.000406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631857v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The entomopathogenic bacterial endosymbionts xenorhabdus and photorhabdus: convergent lifestyles from divergent genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome sequence of the arctic methanotroph Methylobacter tundripaludum SV96.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette M Svenning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grethe Hestnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John M. Chaston</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Archna Bhasin</w:t>
+                <w:t xml:space="preserve">Ingvild Wartiainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa y Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin G Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027909⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (22), pp.6418-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.05380-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647677v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation Rate Inferred From Synonymous Substitutions in a Long-Term Evolution Experiment With Escherichia coli.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chane-Woon-Ming</w:t>
+                <w:t xml:space="preserve">Reannotation of the genome sequence of Clostridium difficile strain 630.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boursaux-Eude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thibonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Moszer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.111.000406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (8), pp.1193-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.030452-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800695v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the arctic methanotroph Methylobacter tundripaludum SV96.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ralstonia syzygii, the Blood Disease Bacterium and Some Asian R. solanacearum Strains Form a Single Genomic Species Despite Divergent Lifestyles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Remenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mette M Svenning</w:t>
+                <w:t xml:space="preserve">Jean-Charles de Cambiaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Grethe Hestnes</w:t>
+                <w:t xml:space="preserve">Gilles Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingvild Wartiainen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin G Klotz</w:t>
+                <w:t xml:space="preserve">Jonathan M Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 193 (22), pp.6418-9. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.e24356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.05380-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644077v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of Methyloversatilis universalis FAM5T, a methylotrophic representative of the order Rhodocyclales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extensive recombination events and horizontal gene transfer shaped the Legionella pneumophila genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gomez-Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rusniok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weerayuth Kittichotirat</w:t>
+                <w:t xml:space="preserve">Sophie Jarraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan M Good</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lajus</w:t>
+                <w:t xml:space="preserve">Benoit Vacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.05331-11⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644081v1</w:t>
+                <w:t xml:space="preserve">pasteur-00642457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reannotation of the genome sequence of Clostridium difficile strain 630.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Core and Panmetabolism in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Monot</w:t>
+                <w:t xml:space="preserve">Victor Sabarly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Boursaux-Eude</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Thibonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Vallenet</w:t>
+                <w:t xml:space="preserve">Maxime Durot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Moszer</w:t>
+                <w:t xml:space="preserve">Francois Le Fevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 60 (8), pp.1193-9. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (6), pp.1461 - 1472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.030452-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.01192-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370838v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralstonia syzygii, the Blood Disease Bacterium and Some Asian R. solanacearum Strains Form a Single Genomic Species Despite Divergent Lifestyles</w:t>
+                <w:t xml:space="preserve">Parallel Evolution of a Type IV Secretion System in Radiating Lineages of the Host-Restricted Bacterial Pathogen Bartonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Remenant</w:t>
+                <w:t xml:space="preserve">Philipp Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles de Cambiaire</w:t>
+                <w:t xml:space="preserve">Walter Salzburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Cellier</w:t>
+                <w:t xml:space="preserve">Marius Liesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan M Jacobs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+                <w:t xml:space="preserve">Chao-Chin Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soichi Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024356⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (2), pp.e1001296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1001296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579060v1</w:t>
+                <w:t xml:space="preserve">hal-04580576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive recombination events and horizontal gene transfer shaped the Legionella pneumophila genomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jarraud</w:t>
+                <w:t xml:space="preserve">Complete Nucleotide Sequence of Plasmid pTN48, Encoding the CTX-M-14 Extended-Spectrum β-Lactamase from an &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; O102-ST405 Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Billard-Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tenaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Vacherie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Hervé Le Nagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (1), pp.536. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (3), pp.1270 - 1273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.01108-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00642457v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genome Sequence of the Cyanobacterium Oscillatoria sp. PCC 6506 Reveals Several Gene Clusters Responsible for the Biosynthesis of Toxins and Secondary Metabolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomes of three tomato pathogens within the Ralstonia solanacearum species complex reveal significant evolutionary divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Remenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Méjean</w:t>
+                <w:t xml:space="preserve">Bénédicte Coupat-Goutaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia Mazmouz</w:t>
+                <w:t xml:space="preserve">Alice Guidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudine Médigue</w:t>
+                <w:t xml:space="preserve">Emmanuel Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 192 (19), pp.5264-5265. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jb.00704-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580588v1</w:t>
+                <w:t xml:space="preserve">hal-02936853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complete Genome Sequence of Cupriavidus metallidurans Strain CH34, a Master Survivalist in Harsh and Anthropogenic Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Units of plasticity in bacterial genomes: new insight from the comparative genomics of two bacteria interacting with invertebrates, &amp;lt;em&amp;gt;Photorhabdus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Xenorhabdus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul J Janssen</w:t>
+                <w:t xml:space="preserve">Steve Forst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob van Houdt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morin</w:t>
+                <w:t xml:space="preserve">Heidi Goodrich-Blair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010433⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580603v1</w:t>
+                <w:t xml:space="preserve">hal-02660280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Units of plasticity in bacterial genomes: new insight from the comparative genomics of two bacteria interacting with invertebrates, &amp;lt;em&amp;gt;Photorhabdus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Xenorhabdus&amp;lt;/em&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+                <w:t xml:space="preserve">The Complete Genome Sequence of Cupriavidus metallidurans Strain CH34, a Master Survivalist in Harsh and Anthropogenic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob van Houdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Moors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Forst</w:t>
+                <w:t xml:space="preserve">Pieter Monsieurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Goodrich-Blair</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Roche</w:t>
+                <w:t xml:space="preserve">Nicolas Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (5), pp.e10433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660280v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, function, and evolution of the Thiomonas spp. genome.</w:t>
               </w:r>
@@ -11674,429 +11674,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomes of three tomato pathogens within the Ralstonia solanacearum species complex reveal significant evolutionary divergence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Evolution of a Plant Pathogen into a Legume Symbiont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Coupat-Goutaland</w:t>
+                <w:t xml:space="preserve">Marta Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Guidot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cellier</w:t>
+                <w:t xml:space="preserve">Delphine Capela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Wicker</w:t>
+                <w:t xml:space="preserve">Michelle Glew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chane-Woon-Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.e1000280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936853v1</w:t>
+                <w:t xml:space="preserve">hal-02665813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evolution of a Plant Pathogen into a Legume Symbiont</w:t>
+                <w:t xml:space="preserve">Complete genome sequence of Crohn's disease-associated adherent-invasive E. coli strain LF82.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Marchetti</w:t>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Capela</w:t>
+                <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Glew</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chane-Woon-Ming</w:t>
+                <w:t xml:space="preserve">Laurent Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie de Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000280⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (9), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665813v1</w:t>
+                <w:t xml:space="preserve">hal-00529639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of Crohn's disease-associated adherent-invasive E. coli strain LF82.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Frankia alni Symbiotic Transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Claret</w:t>
+                <w:t xml:space="preserve">Nicole Alloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie de Vallée</w:t>
+                <w:t xml:space="preserve">Clothilde Queiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Dossat</w:t>
+                <w:t xml:space="preserve">Pascale Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Pujic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (9), epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (5), pp.593-607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529639v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delineation and Analysis of Chromosomal Regions Specifying Yersinia pestis</w:t>
               </w:r>
@@ -12210,161 +12210,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03260318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Frankia alni Symbiotic Transcriptome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome Sequence of the Obligate Methanotroph Methylosinus trichosporium Strain OB3b.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa y Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Alloisio</w:t>
+                <w:t xml:space="preserve">Sukhwan Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Queiroux</w:t>
+                <w:t xml:space="preserve">Jeremy D Semrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan A Dispirito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Normand</w:t>
+                <w:t xml:space="preserve">Andrew Crombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (5), pp.593-607. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 192 (24), pp.6497-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.01144-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599356v1</w:t>
+                <w:t xml:space="preserve">hal-00542790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic, proteomic, and transcriptomic analysis of virulent and avirulent&amp;lt;i&amp;gt;Rickettsia prowazekii&amp;lt;/i&amp;gt;reveals its adaptive mutation capabilities</w:t>
               </w:r>
@@ -12478,1781 +12478,1781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of the Obligate Methanotroph Methylosinus trichosporium Strain OB3b.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From array-based hybridization of Helicobacter pylori isolates to the complete genome sequence of an isolate associated with MALT lymphoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sukhwan Yoon</w:t>
+                <w:t xml:space="preserve">Jean-Michel Thiberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boursaux-Eude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy D Semrau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alan A Dispirito</w:t>
+                <w:t xml:space="preserve">Philippe Lehours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Crombie</w:t>
+                <w:t xml:space="preserve">Sophie Creno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 192 (24), pp.6497-8. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.01144-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542790v1</w:t>
+                <w:t xml:space="preserve">pasteur-00668206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From array-based hybridization of Helicobacter pylori isolates to the complete genome sequence of an isolate associated with MALT lymphoma.</w:t>
+                <w:t xml:space="preserve">Small variable segments constitute a major type of diversity of bacterial genomes at the species level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Thiberge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Boursaux-Eude</w:t>
+                <w:t xml:space="preserve">Fabrice Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lehours</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
+                <w:t xml:space="preserve">Erick Denamur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Creno</w:t>
+                <w:t xml:space="preserve">Meriem El Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.368. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (4), pp.R45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2010-11-4-r45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00668206v1</w:t>
+                <w:t xml:space="preserve">inserm-00622573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small variable segments constitute a major type of diversity of bacterial genomes at the species level.</w:t>
+                <w:t xml:space="preserve">The Genome Sequence of the Cyanobacterium Oscillatoria sp. PCC 6506 Reveals Several Gene Clusters Responsible for the Biosynthesis of Toxins and Secondary Metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Touzain</w:t>
+                <w:t xml:space="preserve">Annick Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Denamur</w:t>
+                <w:t xml:space="preserve">Rabia Mazmouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meriem El Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (4), pp.R45. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 192 (19), pp.5264-5265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2010-11-4-r45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jb.00704-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00622573v1</w:t>
+                <w:t xml:space="preserve">hal-04580588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plasmid of &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; Strain S88 (O45:K1:H7) That Causes Neonatal Meningitis Is Closely Related to Avian Pathogenic &amp;lt;i&amp;gt;E. coli&amp;lt;/i&amp;gt; Plasmids and Is Associated with High-Level Bacteremia in a Neonatal Rat Meningitis Model</w:t>
+                <w:t xml:space="preserve">Genome sequence of Vibrio splendidus : an abundant planctonic marine species with a large genotypic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Peigne</w:t>
+                <w:t xml:space="preserve">Frédérique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bidet</w:t>
+                <w:t xml:space="preserve">Mohamed Zouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Mahjoub-Messai</w:t>
+                <w:t xml:space="preserve">Nesrine Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Plainvert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Johan Binesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/iai.01333-08⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (8), pp.1959-1970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01918.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581643v1</w:t>
+                <w:t xml:space="preserve">hal-04581544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of Vibrio splendidus : an abundant planctonic marine species with a large genotypic diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Le Roux</w:t>
+                <w:t xml:space="preserve">From a consortium sequence to a unified sequence: the Bacillus subtilis 168 reference genome a decade later</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zouine</w:t>
+                <w:t xml:space="preserve">Frank Kunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Chakroun</w:t>
+                <w:t xml:space="preserve">Patricia Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Binesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Saulnier</w:t>
+                <w:t xml:space="preserve">Guillaume Meurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01918.x⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 155 (6), pp.1758-1775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.027839-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581544v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a consortium sequence to a unified sequence: the Bacillus subtilis 168 reference genome a decade later</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Organised genome dynamics in the Escherichia coli species results in highly diverse adaptive paths.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tenaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Lenoble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Meurice</w:t>
+                <w:t xml:space="preserve">Simon Baeriswyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.027839-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (1), pp.e1000344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581597v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organised genome dynamics in the Escherichia coli species results in highly diverse adaptive paths.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
+                <w:t xml:space="preserve">A Module Located at a Chromosomal Integration Hot Spot Is Responsible for the Multidrug Resistance of a Reference Strain from Escherichia coli Clonal Group A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Baeriswyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000344⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (6), pp.2283-2288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00123-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390293v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroScope: a platform for microbial genome annotation and comparative genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Engelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mornico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cruveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009, bap021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/bap021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeMeSys: a biological resource for narrowing the gap between sequence and function in the human pathogen Neisseria meningitidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rusniok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ewles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mouzé-Soulama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (10), pp.R110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/gb-2009-10-10-r110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00663857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Module Located at a Chromosomal Integration Hot Spot Is Responsible for the Multidrug Resistance of a Reference Strain from Escherichia coli Clonal Group A</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete genome of the cellulolytic thermophile Acidothermus cellulolyticus 11B provides insights into its ecophysiological and evolutionary adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi D. Barabote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David H. Leu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lescat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Touchon</w:t>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 53 (6), pp.2283-2288. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.1033-1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00123-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.084848.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612468v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00526039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome of the cellulolytic thermophile Acidothermus cellulolyticus 11B provides insights into its ecophysiological and evolutionary adaptations</w:t>
+                <w:t xml:space="preserve">Enhanced structural and functional genome elucidation of the arsenite-oxidizing strain Herminiimonas arsenicoxydans by proteomics data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi D. Barabote</w:t>
+                <w:t xml:space="preserve">Stéphanie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Xie</w:t>
+                <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David H. Leu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Normand</w:t>
+                <w:t xml:space="preserve">Jessica Cleiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
+                <w:t xml:space="preserve">Evelyne Turlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19, pp.1033-1043. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (2), pp.192-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.084848.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2008.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00526039v1</w:t>
+                <w:t xml:space="preserve">hal-00370778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced structural and functional genome elucidation of the arsenite-oxidizing strain Herminiimonas arsenicoxydans by proteomics data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Weiss</w:t>
+                <w:t xml:space="preserve">Methylobacterium Genome Sequences: A Reference Blueprint to Investigate Microbial Metabolism of C1 Compounds from Natural and Industrial Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Chistoserdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Carapito</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Turlin</w:t>
+                <w:t xml:space="preserve">Ming-Chun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bringel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2008.07.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (5), pp.e5584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00370778v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylobacterium Genome Sequences: A Reference Blueprint to Investigate Microbial Metabolism of C1 Compounds from Natural and Industrial Sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludmila Chistoserdova</w:t>
+                <w:t xml:space="preserve">The Plasmid of &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; Strain S88 (O45:K1:H7) That Causes Neonatal Meningitis Is Closely Related to Avian Pathogenic &amp;lt;i&amp;gt;E. coli&amp;lt;/i&amp;gt; Plasmids and Is Associated with High-Level Bacteremia in a Neonatal Rat Meningitis Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Peigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Mahjoub-Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming-Chun Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lajus</w:t>
+                <w:t xml:space="preserve">Céline Plainvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (5), pp.e5584. </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (6), pp.2272 - 2284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/iai.01333-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390607v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete collection of single‐gene deletion mutants of Acinetobacter baylyi ADP1</w:t>
               </w:r>
@@ -14366,468 +14366,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of the Saprophyte Leptospira biflexa Provides Insights into the Evolution of Leptospira and the Pathogenesis of Leptospirosis</w:t>
+                <w:t xml:space="preserve">Breathing cardiovascular variability and baroreflex in mechanically ventilated patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Picardeau</w:t>
+                <w:t xml:space="preserve">A. van de Louw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter M. Bulach</w:t>
+                <w:t xml:space="preserve">Y. Papelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Bouchier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001607⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 295 (6), pp.R1934-R1940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.90475.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020737v1</w:t>
+                <w:t xml:space="preserve">hal-02489936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing cardiovascular variability and baroreflex in mechanically ventilated patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“ Candidatus Cloacamonas Acidaminovorans”: Genome Sequence Reconstruction Provides a First Glimpse of a New Bacterial Division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annett Kreimeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. van de Louw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Médigue</w:t>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Papelier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gábor Gyapay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.90475.2008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 190 (7), pp.2572-2579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.01248-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489936v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“ Candidatus Cloacamonas Acidaminovorans”: Genome Sequence Reconstruction Provides a First Glimpse of a New Bacterial Division</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome Sequence of the Saprophyte Leptospira biflexa Provides Insights into the Evolution of Leptospira and the Pathogenesis of Leptospirosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Picardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
+                <w:t xml:space="preserve">Dieter M. Bulach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annett Kreimeyer</w:t>
+                <w:t xml:space="preserve">Christiane Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoé Rouy</w:t>
+                <w:t xml:space="preserve">Richard L. Zuerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gábor Gyapay</w:t>
+                <w:t xml:space="preserve">Nora Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 190 (7), pp.2572-2579. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2), pp.e1607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jb.01248-07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582001v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heavy exercise on spectral baroreflex sensitivity, heart rate, and blood pressure variability in well-trained humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Papelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 295 (3), pp.H1150-H1155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14887,51 +14887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 154, pp.347-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15142,51 +15142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Glew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15263,51 +15263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nordmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15365,1494 +15365,1494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04585511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the genomes of Frankia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A tale of two oxidation states: bacterial colonization of arsenic-rich environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis S. Tisa</w:t>
+                <w:t xml:space="preserve">Daniel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Koechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R. Benson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoé Rouy</w:t>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 130 (3), pp.331-343. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (4), pp.e53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2007.00918.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0030053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00156095v1</w:t>
+                <w:t xml:space="preserve">hal-00340034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frankia alni proteome under nitrogen-fixing and nitrogen-replete conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation, comparison and databases for hundreds of bacterial genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Moszer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2007.00859.x⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 158 (10), pp.724-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2007.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00156090v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04585543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of two oxidation states: bacterial colonization of arsenic-rich environments.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Muller</w:t>
+                <w:t xml:space="preserve">Ventilatory thresholds assessment from heart rate variability during an incremental exhaustive running test.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Heubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0030053⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (4), pp.287-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2006-924355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340034v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Genomic Island of the Pathogen Leptospira interrogans Serovar Lai Can Excise from Its Chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bourhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boursaux-Eude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (2), pp.677-683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/iai.01067-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04586169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation, comparison and databases for hundreds of bacterial genomes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Legumes Symbioses: Absence of Nod Genes in Photosynthetic Bradyrhizobia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Cytryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2007.09.009⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 316, pp.1307 - 1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1139548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-04585543v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00151340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilatory thresholds assessment from heart rate variability during an incremental exhaustive running test.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Médigue</w:t>
+                <w:t xml:space="preserve">Genome characteristics of facultatively symbiotic Frankia sp. strains reflect host range and host plant biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis S. Tisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lopes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Heubert</w:t>
+                <w:t xml:space="preserve">Johann Peter Gogarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Alloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2006-924355⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.5798407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306354v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00140365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legumes Symbioses: Absence of Nod Genes in Photosynthetic Bradyrhizobia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">A New O-Antigen Gene Cluster Has a Key Role in the Virulence of the Escherichia coli Meningitis Clone O45:K1:H7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Plainvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Peigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eddie Cytryn</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1139548⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 189 (23), pp.8528-8536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.01013-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00151340v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04585566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome characteristics of facultatively symbiotic Frankia sp. strains reflect host range and host plant biogeography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Alloisio</w:t>
+                <w:t xml:space="preserve">Transcriptome analysis of Yersinia pestis in human plasma: an approach for discovering bacterial genes involved in septicaemic plague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chauvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Frangeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.5798407⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 153 (9), pp.3112-3124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.2007/006213-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00140365v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03252353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New O-Antigen Gene Cluster Has a Key Role in the Virulence of the Escherichia coli Meningitis Clone O45:K1:H7</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Identification of the Last Unknown Genes in the Fermentation Pathway of Lysine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annett Kreimeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lechaplais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jb.01013-07⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (10), pp.7191-7197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M609829200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04585566v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis of Yersinia pestis in human plasma: an approach for discovering bacterial genes involved in septicaemic plague</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Rosso</w:t>
+                <w:t xml:space="preserve">Frankia alni proteome under nitrogen-fixing and nitrogen-replete conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Alloisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Frangeul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labarre</w:t>
+                <w:t xml:space="preserve">Pierre Pujic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.2007/006213-0⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 130 (3), pp.440-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2007.00859.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03252353v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00156090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Last Unknown Genes in the Fermentation Pathway of Lysine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudine Médigue</w:t>
+                <w:t xml:space="preserve">Exploring the genomes of Frankia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Queiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis S. Tisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Benson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 130 (3), pp.331-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2007.00918.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M609829200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02502995v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00156095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent biases in the amino acid composition of prokaryotic proteins</w:t>
               </w:r>
@@ -16948,364 +16948,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative and Functional Genomic Analyses of Iron Transport and Regulation in Leptospira spp</w:t>
+                <w:t xml:space="preserve">Complete genome sequence of the entomopathogenic and metabolically versatile soil bacterium Pseudomonas entomophila.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Louvel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Creno</w:t>
+                <w:t xml:space="preserve">Nicolas Vodovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jb.00711-06⟩</w:t>
+              <w:t xml:space="preserve">Nat Biotechnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (6), pp.673-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt1212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04586222v1</w:t>
+                <w:t xml:space="preserve">hal-00133119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of the entomopathogenic and metabolically versatile soil bacterium Pseudomonas entomophila.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative and Functional Genomic Analyses of Iron Transport and Regulation in Leptospira spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bommezzadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boursaux-Eude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vodovar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">S. Creno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nat Biotechnol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 24 (6), pp.673-9. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 188 (22), pp.7893-7904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt1212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jb.00711-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133119v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04586222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of ventilatory thresholds from heart rate variability in well-trained subjects during cycling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Papelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17623,77 +17623,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vellenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Medigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Nucleic Acid Research and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (31), pp.3723-3726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17744,77 +17744,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vandenbrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Viari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Drug Discovery and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 6 (3), pp.346-52</w:t>
@@ -17856,51 +17856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome sequence of the entomopathogenic bacterium Photorhabdus luminescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Duchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rusniok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Frangeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18123,77 +18123,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome sequence of the gram-positive bacterium Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ogasawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Moszer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18270,51 +18270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building large knowledge bases in molecular biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Schmeltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Medigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Uvietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19219,368 +19219,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABRomics, une plate-forme numérique multi-omique pour la recherche et la surveillance en antibiorésistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelme Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar microbiotes et antibiorésistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle de compétitivité Atlanpole Biothérapies &amp; Inserm, Oct 2021, Webinar, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2021 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369004v1</w:t>
+                <w:t xml:space="preserve">hal-04360257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ABRomics: une plate-forme antibiorésistance multiomique pour la recherche et la surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2021 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris (virtual), France</w:t>
+              <w:t xml:space="preserve">Antibiorésistance : mécanismes et innovation thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aviesan, alliance nationale pour les sciences de la vie et de la santé, Jul 2021, Webconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360257v1</w:t>
+                <w:t xml:space="preserve">hal-04368999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABRomics: une plate-forme antibiorésistance multiomique pour la recherche et la surveillance</w:t>
+                <w:t xml:space="preserve">ABRomics-PF: a numerical platform on antimicrobial resistance to store, integrate, analyse and share multi-omics data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Glaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiorésistance : mécanismes et innovation thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aviesan, alliance nationale pour les sciences de la vie et de la santé, Jul 2021, Webconférence, France</w:t>
+              <w:t xml:space="preserve">Colloque scientifique Antibiorésistance Recherche et Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inserm, Nov 2021, Espace Condorcet, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368999v1</w:t>
+                <w:t xml:space="preserve">hal-04369011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABRomics-PF: a numerical platform on antimicrobial resistance to store, integrate, analyse and share multi-omics data.</w:t>
+                <w:t xml:space="preserve">ABRomics, une plate-forme numérique multi-omique pour la recherche et la surveillance en antibiorésistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque scientifique Antibiorésistance Recherche et Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inserm, Nov 2021, Espace Condorcet, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Webinar microbiotes et antibiorésistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle de compétitivité Atlanpole Biothérapies &amp; Inserm, Oct 2021, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369011v1</w:t>
+                <w:t xml:space="preserve">hal-04369004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t>
               </w:r>
@@ -19681,273 +19681,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative microbial pangenomics to explore mobilome dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelme Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Congress of European Microbiologists, FEMS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358401v1</w:t>
+                <w:t xml:space="preserve">hal-04359455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative microbial pangenomics to explore mobilome dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudine Médigue</w:t>
+                <w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Beuvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Congress of European Microbiologists, FEMS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04359455v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des infrastructures en bioinformatique au niveau national et international</w:t>
               </w:r>
@@ -20121,165 +20121,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions using genomic and metabolic comparative analysis</w:t>
+                <w:t xml:space="preserve">Action Thématique Incitative Genopole : Annotation in silico de génome de Micro-organismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference "Marine Flavobacteria "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE (E. Duchaud) au Centre CNRS de Cargèse, Jun 2018, Cargèse (Corse), France</w:t>
+              <w:t xml:space="preserve">Conférence DYNAMISER LA RECHERCHE Les dispositifs d’aide à la recherche : de l’Europe à Genopole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genopole d'Evry, May 2018, Paris Hémicycle Simone Veil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367514v1</w:t>
+                <w:t xml:space="preserve">hal-04367453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action Thématique Incitative Genopole : Annotation in silico de génome de Micro-organismes</w:t>
+                <w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions using genomic and metabolic comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence DYNAMISER LA RECHERCHE Les dispositifs d’aide à la recherche : de l’Europe à Genopole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Genopole d'Evry, May 2018, Paris Hémicycle Simone Veil, France</w:t>
+              <w:t xml:space="preserve">Conference "Marine Flavobacteria "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE (E. Duchaud) au Centre CNRS de Cargèse, Jun 2018, Cargèse (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367453v1</w:t>
+                <w:t xml:space="preserve">hal-04367514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t>
               </w:r>
@@ -20390,103 +20390,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic comparison within Xenorhabdus genus: X. poinarii species characterized by a small genome and attenuated virulence toward insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Leipzig, Allemagne</w:t>
@@ -20515,77 +20515,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic comparison within Xenorhabdus bovienii species: the avirulent strain X. bovienii CS03 is characterized by its pseudogene content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roba El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20653,51 +20653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of superovulatory responses in the cow: effects of the estrous cycle and breeding conditions on anti-Müllerian hormone endocrine concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Medigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20817,51 +20817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Medigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Journée Thématique de la Société Française pour l'Etude de la Fertilité (SFEF) "Des follicules dans tous leurs états.."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
@@ -20890,103 +20890,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unités de plasticité dans le génome de Photorhabdus : des réarrangements chromosomiques à l’échelle du temps du laboratoire à l’évolution des espèces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès National de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Palais des Congrès, Parc Chanot, Marseille, France</w:t>
@@ -22354,51 +22354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd FEMS Conference on Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Belgrade, Serbia</w:t>
@@ -22479,51 +22479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Coffion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
@@ -22604,51 +22604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2021 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris (virtual), France</w:t>
@@ -22716,64 +22716,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Microbe Forum 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, United States</w:t>
@@ -23212,51 +23212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23350,51 +23350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on environmental and agronomical genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
@@ -23548,64 +23548,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique comparative dans le genre Xenorhabdus : l'espèce X. Poinarii caractérisée par un pouvoir pathogène atténué et un génome de petite taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23673,103 +23673,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Units of plasticity in bacterial genomes: new insight from the comparative genomics of two bacteria interacting with invertebrates, Photorhabdus and Xenorhabdus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Forst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Goodrich-Blair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congress of the FEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Geneva, Suisse. , 2011</w:t>
@@ -23980,51 +23980,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NetSyn: genomic context exploration of protein families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24115,51 +24115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">panModule: detecting conserved modules in the variable regions of a pangenome graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Medigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24404,51 +24404,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1031AAA"/>
+    <w:nsid w:val="83762E46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24635,51 +24635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudine-medigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3905-1054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08942719X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197918831" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139824099" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796156v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Finn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Balech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Burgin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Physilia Chua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.144515.2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284953v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Bremer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Harwood" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Helmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14257" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02473990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Bottai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Frigui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Sayes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Di Luca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Spadoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14508-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gachet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007732" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa792" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Psomopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Chasapi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Ouzounis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000429" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Billard-Pomares" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castellanos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Magdoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00635-19" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Clermont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ledda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000281" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04307623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.e00635-19" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amours" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz926" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbx113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Borriss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Harwood" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04313474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Josso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Medigue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2126-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291353v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Royer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Decousser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Medigue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000211" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desroches" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier-Darty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00553-17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000203" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177600v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela M. Dias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Chevalier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Choquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00227" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02562431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Krin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Aguilar Pierl&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Jagla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4716-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02132779v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet-Turpault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2397" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320303v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lajus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328278v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Postema" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bibi-Triki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chaignaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00622-17" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Da Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Santini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jia Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-016-0822-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brutel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemainque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mairey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00058-16" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Galtier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Darfeuille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1132141" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410134v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ji" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Rouy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alberto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13637" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv248" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653387v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Plucain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Suau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0662-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben G. A. Van Heck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Lopez-Sanchez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13230" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653393v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey E. Barrick" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Ribeck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Deatherage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Blanchard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18959" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498294v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borges" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01109-16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Maddamsetti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Hatcher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv161" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fahy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giloteaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Paslier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;digue" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-014-0558-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sorokina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0809-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487299v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Persson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Battenberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Demina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vigil-Stenman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanden Heuvel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127630" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961496v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindr&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1248688" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575101v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elise Jacquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.03183-14" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011158v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-9-10" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02463127v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12180" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T71MC176-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha E Trujillo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bacigalupe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Igarashi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benito" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108522" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329875v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez-Valero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rolando" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Neou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins-Ravault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-014-0505-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504067v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Alexander Thil Smith" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1387" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980589v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raeside" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaff&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deatherage" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tenaillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briska" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01377-14" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117145v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billard-Pomares," TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouteau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Jacquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche," TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbe," TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04646589v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ivan Pereira Ramos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Christina Pic&#227;o" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gonzaga Paula de Almeida" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Costa B Lima" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Girardello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-54" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646600v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhua Guan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pouzet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tasse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.24" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807485v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Valette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00114-12" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880898v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dimitri Kits" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina G Kalyuzhnaya" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G Klotz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike S M Jetten" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub J M Op den Camp" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00170-13" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972245v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andres" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss-Arnold" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt061" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800700v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wielgoss" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey E Barrick" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Wiser" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W James Dittmar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1219574110" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669820v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Sugawara" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Epstein" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Badgley" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Unno" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-2-r17" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961479v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim F Cooper" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12312" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00851371v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Latifi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gugger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070747" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578023v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sekowska" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le F&#232;vre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morgat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.064691-0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01699814v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ansquer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.90" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02615220v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marceau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rouanet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2517" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578787v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad F Khadem" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam S Wieczorek" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Pol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry R Harhangi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00501-12" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579011v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-69" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763496v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viari" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002540" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531835v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gury" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chouaia" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01029-12" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532799v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brusetti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daffonchio" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Essoussi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00320-12" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749347v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Marx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Chistoserdova" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Ul Haque" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01009-12" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578153v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1194" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749350v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina N Khmelenina" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr S Reshetnikov" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06392-11" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791870v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Miche" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Vermeglio" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes3010035" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645685v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavanya Babujee" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00249-12" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646830v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieira" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Fevre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01192-10" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580576v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Engel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Salzburger" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Liesch" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Chin Chang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichi Maruyama" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001296" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579228v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Nagard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01108-10" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644071v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nadalig" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05627-11" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644085v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa y Stein" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A Dispirito" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukkyun Han" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00278-11" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631857v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Bertin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinrich-Salmeron" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.51" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647677v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Chaston" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Tucker" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Andersen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archna Bhasin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027909" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800695v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chane-Woon-Ming" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.000406" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644077v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette M Svenning" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grethe Hestnes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Wartiainen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05380-11" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644081v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerayuth Kittichotirat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan M Good" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Hall" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05331-11" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370838v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boursaux-Eude" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thibonnier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.030452-0" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579060v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Remenant" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles de Cambiaire" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Jacobs" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024356" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00642457v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarraud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-536" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580588v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick M&#233;jean" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Mazmouz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mann" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00704-10" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580603v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Janssen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Houdt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moors" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Monsieurs" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010433" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660280v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Forst" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Goodrich-Blair" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-568" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463879v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000859" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936853v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coupat-Goutaland" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-379" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665813v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capela" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Glew" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000280" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529639v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claret" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012714" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260318v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Derbise" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Chenal-Francisque" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fayolle" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demeure" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00281-10" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599356v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alloisio" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Queiroux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580605v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassina Bechah" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Karkouri" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Mediannikov" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leroy" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelletier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.103564.109" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542790v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhwan Yoon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D Semrau" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crombie" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01144-10" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00668206v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Thiberge" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lehours" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-368" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622573v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Denamur" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-4-r45" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581643v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peigne" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mahjoub-Messai" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Plainvert" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.01333-08" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581544v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouine" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chakroun" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Binesse" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01918.x" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581597v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lenoble" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.027839-0" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390293v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeriswyl" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000344" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581832v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engelen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mornico" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cruveiller" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bap021" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00663857v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Floquet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ewles" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouz&#233;-Soulama" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-10-r110" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612468v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lescat" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00123-09" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00526039v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi D. Barabote" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Xie" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Leu" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.084848.108" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370778v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weiss" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.07.013" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSFJXB3J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390607v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Chun Lee" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005584" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503013v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2008.10" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020737v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter M. Bulach" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Zuerner" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zidane" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001607" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489936v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van de Louw" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Papelier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.90475.2008" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582001v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Kreimeyer" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Gyapay" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.01248-07" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489960v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00003.2008" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00254466v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2007/011791-0" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02064904v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rosso" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvaux" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Dessein" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laurans" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-8-211" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655676v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amadou" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.076448.108" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04585511v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nordmann" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poirel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001805" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00156095v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis S. Tisa" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Benson" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2007.00918.x" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5GP82D8X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00156090v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Felix" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Marechal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujic" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2007.00859.x" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN76LXLQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340034v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030053" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04586169v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourhy" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sala&#252;n" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.01067-06" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04585543v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.09.009" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J6X6WVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306354v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopes" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heubert" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924355" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151340v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Cytryn" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1139548" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00140365v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lapierre" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peter Gogarten" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5798407" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04585566v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.01013-07" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03252353v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangeul" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacroix" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labarre" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2007/006213-0" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502995v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechaplais" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M609829200" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985564v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/BIES.20431" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBPNWR98-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04586222v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Louvel" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bommezzadri" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Creno" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00711-06" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133119v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vodovar" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1212" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306418v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985536v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PROT.20475" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCX8Z9KZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463119v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chain" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carniel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larimer" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamerdin" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stoutland" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0404012101" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271511v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bocs" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vellenet" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072584v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vandenbrouck" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02985518v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok-Yung Yuen" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Wong" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Woo" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00203-003-0533-8" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZQDFB7RW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694553v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogasawara" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albertini" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alloni" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/36786" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698218v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmeltzer" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uvietta" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rechenmann" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorkeld" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976716v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Quemeneur" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084079v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tackx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369022v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369206v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370626v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369101v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Toisy" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495542v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Messak" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anliat Mohamed" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Antoinat" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.6778707" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369018v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369004v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360257v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368999v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369011v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360043v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358401v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Beuvin" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359455v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367648v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356757v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367514v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367453v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355945v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837265v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba El Hajj" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754626v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rico" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756860v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823581v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523557v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126299v2" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127516v2" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618645v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tackx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mignon" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619528v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo-Hugo Hillion" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Siguret" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119762.1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369175v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369161v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Thoisy" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369134v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369049v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371191v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360324v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coffion" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360241v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360076v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359963v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358380v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358338v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358357v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357657v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356218v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808493v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301713v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Langlois" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reboul" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371147v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130628v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudine-medigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3905-1054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08942719X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197918831" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139824099" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796156v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Finn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Balech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Burgin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Physilia Chua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.144515.2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284953v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Bremer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Harwood" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Helmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14257" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02473990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Bottai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Frigui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Sayes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Di Luca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Spadoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14508-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gachet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007732" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa792" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Psomopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Chasapi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Ouzounis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000429" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ledda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Billard-Pomares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000281" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Clermont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castellanos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Magdoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00635-19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04307623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.e00635-19" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amours" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz926" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbx113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Royer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Decousser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Medigue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000211" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04313474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Josso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Medigue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2126-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283164v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desroches" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier-Darty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallenet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00553-17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000203" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02562431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Krin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Aguilar Pierl&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Jagla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4716-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177600v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela M. Dias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Chevalier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Choquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00227" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291345v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Borriss" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Harwood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02132779v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet-Turpault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2397" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320303v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lajus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328278v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Postema" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bibi-Triki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chaignaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00622-17" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541792v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brutel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemainque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mairey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00058-16" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Galtier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Darfeuille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1132141" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410134v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ji" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Da Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jia Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Rouy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alberto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13637" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837293v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv248" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben G. A. Van Heck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Lopez-Sanchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13230" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653387v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Plucain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Suau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0662-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653393v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey E. Barrick" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Ribeck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Deatherage" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Blanchard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18959" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498294v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borges" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01109-16" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Santini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-016-0822-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Maddamsetti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Hatcher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv161" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fahy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giloteaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Paslier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;digue" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-014-0558-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Persson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Battenberg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Demina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vigil-Stenman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanden Heuvel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127630" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573300v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sorokina" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0809-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575101v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elise Jacquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.03183-14" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-9-10" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576462v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha E Trujillo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bacigalupe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Igarashi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benito" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108522" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329875v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez-Valero" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rolando" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Neou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins-Ravault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-014-0505-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02463127v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12180" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T71MC176-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504067v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Alexander Thil Smith" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1387" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117145v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billard-Pomares," TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouteau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Jacquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche," TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbe," TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980589v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raeside" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaff&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deatherage" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tenaillon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briska" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01377-14" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04646589v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ivan Pereira Ramos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Christina Pic&#227;o" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gonzaga Paula de Almeida" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Costa B Lima" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Girardello" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-54" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961496v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindr&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1248688" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800700v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wielgoss" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey E Barrick" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Wiser" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W James Dittmar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1219574110" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880898v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dimitri Kits" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina G Kalyuzhnaya" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G Klotz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike S M Jetten" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub J M Op den Camp" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00170-13" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807485v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Valette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00114-12" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972245v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andres" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss-Arnold" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt061" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669820v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Sugawara" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Epstein" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Badgley" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Unno" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-2-r17" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961479v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim F Cooper" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12312" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00851371v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Latifi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gugger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070747" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578023v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sekowska" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le F&#232;vre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morgat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.064691-0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01699814v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ansquer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.90" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02615220v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marceau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rouanet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2517" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646600v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhua Guan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pouzet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tasse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.24" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579011v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-69" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763496v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viari" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002540" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531835v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gury" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chouaia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crotti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01029-12" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532799v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brusetti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daffonchio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Essoussi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00320-12" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749347v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Marx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Chistoserdova" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Ul Haque" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01009-12" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749350v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina N Khmelenina" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr S Reshetnikov" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06392-11" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578153v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1194" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791870v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Miche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Vermeglio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes3010035" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645685v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavanya Babujee" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00249-12" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578787v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad F Khadem" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam S Wieczorek" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Pol" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry R Harhangi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00501-12" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644071v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nadalig" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05627-11" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644085v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa y Stein" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A Dispirito" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukkyun Han" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00278-11" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631857v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Bertin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinrich-Salmeron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.51" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644081v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerayuth Kittichotirat" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan M Good" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Hall" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05331-11" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647677v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Chaston" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Tucker" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Andersen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archna Bhasin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027909" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800695v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chane-Woon-Ming" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.000406" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644077v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette M Svenning" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grethe Hestnes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Wartiainen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05380-11" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370838v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boursaux-Eude" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thibonnier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.030452-0" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579060v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Remenant" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles de Cambiaire" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Jacobs" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024356" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00642457v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarraud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-536" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646830v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieira" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Fevre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01192-10" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580576v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Engel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Salzburger" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Liesch" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Chin Chang" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichi Maruyama" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001296" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579228v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Nagard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01108-10" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936853v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coupat-Goutaland" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-379" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660280v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Forst" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Goodrich-Blair" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-568" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580603v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Janssen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Houdt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moors" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Monsieurs" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010433" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463879v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000859" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665813v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capela" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Glew" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000280" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529639v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claret" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012714" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599356v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alloisio" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Queiroux" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260318v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Derbise" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Chenal-Francisque" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fayolle" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demeure" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00281-10" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542790v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhwan Yoon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D Semrau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crombie" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01144-10" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580605v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassina Bechah" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Karkouri" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Mediannikov" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leroy" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelletier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.103564.109" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00668206v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Thiberge" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lehours" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-368" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622573v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Denamur" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-4-r45" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580588v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick M&#233;jean" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Mazmouz" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mann" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00704-10" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581544v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouine" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chakroun" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Binesse" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01918.x" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581597v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lenoble" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.027839-0" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390293v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeriswyl" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000344" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612468v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lescat" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00123-09" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581832v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engelen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mornico" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cruveiller" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bap021" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00663857v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Floquet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ewles" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouz&#233;-Soulama" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-10-r110" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00526039v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi D. Barabote" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Xie" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Leu" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.084848.108" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370778v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weiss" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.07.013" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSFJXB3J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390607v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Chun Lee" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005584" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581643v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peigne" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mahjoub-Messai" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Plainvert" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.01333-08" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503013v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2008.10" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489936v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van de Louw" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Papelier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.90475.2008" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582001v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Kreimeyer" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Gyapay" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.01248-07" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020737v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter M. Bulach" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Zuerner" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zidane" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001607" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489960v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00003.2008" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00254466v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2007/011791-0" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02064904v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rosso" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvaux" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Dessein" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laurans" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-8-211" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655676v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amadou" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.076448.108" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04585511v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nordmann" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poirel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001805" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340034v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030053" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04585543v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.09.009" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J6X6WVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306354v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopes" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heubert" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924355" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04586169v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourhy" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sala&#252;n" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.01067-06" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151340v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Cytryn" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1139548" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00140365v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lapierre" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis S. Tisa" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peter Gogarten" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5798407" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04585566v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.01013-07" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03252353v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangeul" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacroix" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labarre" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2007/006213-0" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502995v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechaplais" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M609829200" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00156090v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Felix" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Marechal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujic" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2007.00859.x" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN76LXLQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00156095v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Benson" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2007.00918.x" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5GP82D8X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985564v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/BIES.20431" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBPNWR98-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133119v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vodovar" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1212" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04586222v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Louvel" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bommezzadri" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Creno" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00711-06" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306418v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985536v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PROT.20475" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCX8Z9KZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463119v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chain" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carniel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larimer" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamerdin" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stoutland" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0404012101" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271511v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bocs" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vellenet" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072584v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vandenbrouck" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02985518v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok-Yung Yuen" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Wong" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Woo" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00203-003-0533-8" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZQDFB7RW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694553v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogasawara" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albertini" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alloni" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/36786" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698218v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmeltzer" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uvietta" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rechenmann" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorkeld" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976716v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Quemeneur" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084079v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tackx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369022v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369206v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370626v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369101v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Toisy" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495542v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Messak" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anliat Mohamed" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Antoinat" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.6778707" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369018v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360257v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368999v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369011v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369004v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360043v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359455v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358401v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Beuvin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367648v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356757v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367453v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367514v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355945v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837265v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba El Hajj" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754626v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rico" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756860v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823581v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523557v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126299v2" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127516v2" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618645v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tackx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mignon" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619528v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo-Hugo Hillion" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Siguret" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119762.1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369175v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369161v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Thoisy" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369134v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369049v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371191v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360324v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coffion" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360241v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360076v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359963v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358380v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358338v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358357v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357657v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356218v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808493v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301713v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Langlois" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reboul" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371147v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130628v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>