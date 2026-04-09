--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -875,3359 +875,3359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la convivialité à la sécurité: pratiques de surveillance et différenciations sociales dans un hypermarché du périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lacascade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Selimanovski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Processus de différenciation : des pratiques langagières à leur interprétation social, 1 (Numéro spécial 2017), pp.141-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From exoticism to authenticity. Textbooks during French Colonization versus Global Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Reflections/Réflexions Historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Imaginaires des peuples et des langues: reconstructions identitaires après la première guerre mondiale / Romanticizing Difference: Identities in Transformation after World War I, 2 (43), pp.116-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CRLA, la recherche entre dynamisme et humanité. Texte témoignage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.52-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu. Filles +Sciences = Une équation insoluble ? Enquête sur les classes préparatoires sientifiques. M. Blanchard, S. Orange et A. Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Sciences Humaines, numéro 290, p.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la collecte à l’analyse d’un corpus de SMS authentiques : une démarche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Lacascade</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Verine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Détrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Constitution de corpus linguistiques et pérennisation des données, 38 (2), pp.63-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/hel/2016380206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Imaginaires des peuples et des langues: reconstructions identitaires après la première guerre mondiale / Romanticizing Difference: Identities in Transformation after World War I, 2 (43), pp.116-133</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu. Anthropologie des pratiques langagières, S. Bornand et C. Leguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.603-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.52-54</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dites-le dans le français que vous voulez !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Détrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediapart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lol non tkt on ta pas oublié. Rapports à la norme et valeurs de la « faute » dans l’écriture SMS (projet et corpus Sud4science). Réflexions sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L’exception (revue et corrigée), 167-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une grande collecte de SMS authentiques en français : démarche, remarques et conseils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Détrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01068084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu. Semen, no 37, « Approches discursives des récits de soi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, 221-223, Lidil, 50, http://lidil.revues.org/3669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la collecte à l’analyse d’un corpus de SMS authentiques : une démarche pluridisciplinaire</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action et construction de la science. Dominique Caubet ou la théorie de la pelote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios de Dialectología Árabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.321-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sud4science, de l'acquisition d'un grand corpus de SMS en français à l'analyse de l'écriture SMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Panckhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Détrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Episteme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Communication électronique et écritures numériques, 9 (9), pp.107-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French text messages. From SMS data collection to preliminary analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lopez</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (2), p.290-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argumentation, confrontation et violence verbale fulgurante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale et listes de discussions : les argumentations polémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Verine</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Du terrain à la relation : Expériences de l'internet et questionnements méthodologiques, 36 (2), pp.113-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gros mots et insultes des adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue de l'enfance et de l'adolescence RAFEF-GRAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Sales et méchants, 82, pp.29-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie mondialisée et le tourisme : un domaine à explorer pour la sociolinguistique francophone ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation : la co-construction d’un positionnement interprétatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sociolinguistique et réflexivité : vers un paradigme réflexif et herméneutique, 14, pp.13-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale et listes de discussions : les argumentations polémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Détrie</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Du « terrain » à la relation : expériences de l’internet et questionnements méthodogiques, 2 (36), pp.113-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corela Cognition, représentation, langage Interpellation et violence verbale : essai de typologisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lopez</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schultz-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, L'interpellation, HS-8, https://corela.revues.org/1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.1023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015, pp.603-604</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504422v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à la violence verbale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-violence actualités. Revue bimestrielle sur la gestion non-violente des relations et des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 311, pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs identitaires et linguistiques dans l'industrie touristique patrimoniale (Ontario et Alberta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francophonies d'Amerique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Multilinguisme et identité dans la nouvelle économie mondialisée, 27, pp.53-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’arrière à l’avant-scène ou de l’intérêt de la réflexivité en sociolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sociolinguistique et réflexivité : vers un paradigme réflexif et herméneutique, 14, pp.171-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence verbale : de l'intervention des linguistes en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sociolinguistique et réflexivité : vers un paradigme réflexif et herméneutique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néotoponymie, marqueur et référent dans la recomposition de territoires urbains en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lajarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2-2008 (5), pp.97-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour Robert Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liaison </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 136, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation, création ou d’inévitables rencontres interculturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 147, pp.307-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La danse hip hop : d’un bord à l’autre de l’Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Les banlieues au Canada et en Europe : une perspective comparée, 60, pp.139-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme patrimonial : la commercialisation de l'identité franco-canadienne et ses enjeux langagiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mclaughin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Langue et nouvelle économie, le cas du Canada, 118, pp.85-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours mondialisant de la minorité franco-ontarienne : des grands espaces du Nord à l’espace urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francophonies d'Amerique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Urbanité et durabilité des communautés francophones du Canada, 22, pp.209-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1005387ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danse hip hop, d'une nécessité de parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Arts du langage. Construire une transversalité, 8, pp.93-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignes commerciales, traces et transition urbaine Quartier de Figuerolle -Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lajarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Université de Moncton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Signalétiques et signalisations linguistiques et langagières des espaces de villes (configurations et enjeux sociolinguistiques, 36 (1), pp.97-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi une analyse qualitative du discours et des interactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analele Universitatii Ovidius, Serie Filologie, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seria Filologie, Tom XVI (xvi), pp.171-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques langagière des banlieues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue de l'enfance et de l'adolescence RAFEF-GRAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51, pp.47-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche complexe de la nature sociale de la langue. Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.189-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence verbale : enjeux, méthodes, éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France, pays de contacts de langues, 29, pp.131-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques langagières des banlieues : où sont les femmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VEI enjeux : migrants formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Rapports de sexe, rapports de genre, entre domination et émancipation, 128, pp.46-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu. La langue et le citoyen. Revue Traverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.85-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, L’exception (revue et corrigée), 167-168</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour quelle sociolinguistique urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VEI enjeux : migrants formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Pratiques langagières urbaines, enjeux identitaires, enjeux cognitifs, 130, pp.75-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancrages énonciatifs et identitaires : le choix du prénom des enfants dans les couples mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19 (3)</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Langues en contact et incidences subjectives, 2, pp.35-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014, 221-223, Lidil, 50, http://lidil.revues.org/3669</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences verbales et banlieues en France : des pratiques langagières à la création artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francophonies d'Amerique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Jeunesse et société minoritaire en mouvance, 12, pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2368 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511995v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02512189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la politique à la politique linguistique, quelle place du chercheur dans la cité ?</w:t>
               </w:r>
@@ -4860,50 +4860,296 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prendre le relais. Les fratries en prise avec la dépendance de leurs parents. Approche genrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mathématiques douloureuses. Récit pour des vies professionnelles à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1971-2021. 50 ans de corpus montréalais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réaction au texte d’Olivier de Sardan, Contextes structurels et contextes pragmatiques. Une perspective anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contexte, une notion en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D’un discours de haine directe et individuelle à une radicalité politique. La lettre de Patrick jardin suite aux attentats du 13 novembre 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4912,5855 +5158,5609 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excessive language in public discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Qui va à la chasse prend sa place. Les chasseresses des femmes puissantes ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillonne Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahault Garnerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La haine en discours. D’un sentiment à des phénomènes discursifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le discours de haine dans le monde francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Gênes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours de revendications contestataires et mémoire discursive. Étude autour des mobilisations Marchons Enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire en réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH, Université Grenoble Alpes, Apr 2021, Grenoble Alpes, visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mémoire discursive »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LIdilem, Aspects et enjeux sociaux du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de l’atelier, Quelle visibilité et légitimité dans les institutions scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Cécile Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées ethnographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circonscrire le discours de haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Prendre le relais. Les fratries en prise avec la dépendance de leurs parents. Approche genrée</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">université d’automne, Discours de haine, discriminations et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Pise, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De La Manif pour tous à Marchons Enfants !. Militance, militantisme et discours extrême »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activités militantes, activités langagières : descriptions, méthodologies, théorisations. Comment lutte-t-on par le langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Université de Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qui fait discours de haine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Dipralang. Montpellier 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La haine des maths entre genre et classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde, Race, genre et classe, mêmes combats ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Moncton, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La haine en discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Cercle Bernard Lazare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que je dis quand je parle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visite scientifique et recherche-intervention à l’Unité d’éthique clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU Ste Justine, May 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflit, violence verbale et actes de condamnation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Moncton, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performer le masculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la MSH, Université Libre de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La haine des maths entre genre et classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Race, genre et classe, mêmes combats ?,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions discursives et construction d’une figure féminine rebelle en contexte scolaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons-Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIIe congrès International du Réseau Francophone de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours homophobe. Le témoignage comme discours alternatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Draine. "Contre-discours, discours alternatifs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Helsinki, Finlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dar-Al-Islam. Propagande, manipulation, malinformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fake News, rumeurs, intox… Stratégies et visées discursives de la désinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pise, Oct 2018, Pise, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La haine des maths : qui ? Pourquoi ? Approche genrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons-Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'étude Assignation sociale et culturelle des femmes : langues, discours, images et littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Picardie, Mar 2018, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exil en sociolinguistique. Individuation, altérité et émotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Mobilités, exils et migrations : des femmes / des hommes et des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, Université Paul Valéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mots pour avancer. Si on changeait (tout ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Les adolescents en MECS. Et si on changeait tout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée régionale, Association Nationale des Maisons d’Enfants à Caractère Social, Nov 2017, Rognac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation des dynamiques minoritaires, résilience linguistique et émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Minorisation linguistique et inégalités sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Moncton, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’humour comme mise en jeu (enjeu) des identités. Djihad, une pièce de théâtre en contre discours de propagande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès RFS 2017 (Réseau Francophone de Sociolinguistique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions, discours et tensions autour du féminin en contexte lycéen. Panel : Des discours actuels sur le féminin au discours de propagande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060131v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+                <w:t xml:space="preserve">Martine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIIe congrès International du Réseau Francophone de Sociolinguistique, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crèches on the move“: Meaning shift of cultural artefacts in a globalised economy of tourism”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Pise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches sociolinguistiques des discours de haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Du discours de haine en ligne au cyber-terrorisme : liberté d’expression versus sécurité, quelles régulations possibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergences, divergences, émergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légitimité linguistique et inégalités sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Moncton, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de violences de la circulation discursive d’un événement violent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violence verbale : descriptions, processus, effets discursifs et psycho-sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cluj-Napoca, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la violence verbale sexualisée au discours de haine sexiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire intercatégoriel des personnels d’encadrement, Canopée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence dans les institutions pour enfants et adolescents en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CREAI de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions adolescentes et expression de soi. Analyse micro-sociolinguistique et interactionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillonne Balaguer</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Le Mans, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Trimaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hétérogénéité et changements: perspectives sociolinguistiques. 2ème Congrès du Réseau Francophone de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Gênes, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discours sur le recul du français face à l’anglais, d’un continent à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delpérié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forlot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du Réseau Francophone de Sociolinguistique: Hétérogénéité et changement: perspectives sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Université de Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces périurbains en questions. Réflexion interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Balocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lajarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbal violence, speech acts and condemnation of others</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Hate speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affronts, politesse, violence verbale dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sncf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lol non tkt on ta pas oublié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Si j’aurais su, j’aurais pas venu. Linguistique des formes exclues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Jun 2013, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesh trkl tkt ;) tu fou quoi ? La question de la norme dans l'écriture Sms : de la &amp;quot;faute&amp;quot; à l’indignation normative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, Dec 2013, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modélisation de la violence verbale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Journée ITEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITEP du Val de Loire, Feb 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des inégalités sociales en sociolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Lieux et espaces de la langue. Perspectives sociolinguistiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Amiens, Jan 2013, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction discursive du Nouvel Ontario, méthodes ethnographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Moncton, Oct 2012, Moncton, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites entre actes menaçants et humour vexatoire : deux exemples d'événements médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cluj, Nov 2012, Cluj, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sud4science Languedoc-Roussillon, collecte de SMS isolés et conversationnels. Démarche et méthode scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VALS-ASLA, http://www3.unil.ch/wpmu/vals-asla2012/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale, fulgurances au quotidien. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lancement du double DVD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP de Montpellier, Apr 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet Sud4science. Démarche et données scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Les apéros scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure de Lyon, Nov 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phénomène de violence verbale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Dimension du dialogisme 3 : du malentendu à la violence verbale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Helsinki, Aug 2012, Helsinki, Finlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les phénomènes de violence verbale. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des rencontres régionales de la Sncf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, La Grande-Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation de discours sur la violence : réunions des groupes territoriaux à Montpellier. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Observatoire de l’in-tranquillité publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Montpellier, Dec 2011, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre maux et mots, la violence sexuelle des mineurs, auteurs et victimes, conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, MSH, Université Grenoble Alpes, Apr 2021, Grenoble Alpes, visioconférence, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mot à maux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SMS &amp;quot;conversationnels&amp;quot; : caractéristiques interactionnelles et pragmatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acfas, http://www.acfas2011sherbrooke.ca/accueil/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des malentendus interactionnels à la violence verbale dans les pratiques langagières des adolescents. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescence, crise et séparation.Journée de l’EPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hôpital de la Timone, Jun 2011, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale et espace public. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum français pour la sécurité urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la violence verbale. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dysfonctionnements de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Mar 2011, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence verbale fulgurante, conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences verbales à l’école, quelles causes, quelles solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soirées de l’Alco, May 2010, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danse hip hop, des battles à la création chorégraphique, conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Montpellier Danse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les approches interculturelles, conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accueillir les enfants nouvellement arrivés, les enfants du voyage et leurs familles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casnav Aix en Provence, Mar 2009, Aix-Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu me cherches ?!… Paroles violentes à l’école, conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de l'IUFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpellation et violence verbale : essai de typologisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Pise, Italie</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain-Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'interpellation perspectives linguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16-17 mai, Maison de la recherche de la Sorbonne, Paris., May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03133240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le hip hop comme danse contemporaine, conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l’Onda, office national de diffusion artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence verbale, analyse d’interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Dec 2007, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la violence verbale : quelques principes méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e Journées d’étude sur la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la violence verbale : quelques principes méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e Journées d’étude sur la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du contact des cultures à l’interculturel, conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des psychologues scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de Montpellier, Apr 2005, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographie des pratiques urbaines : danse hip hop et identité sociale, conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualisation des connaissances dans le domaine de l’anthropologie culturelle et de l’ethnologie de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée des Arts et Traditions populaires, Feb 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignes commerciales, traces et transition urbaine. Quartier de Figuerolles - Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lajarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Université de Paris, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrième Journée Internationale de Sociolinguistique "Signalétiques langagières et signalisations linguistiques urbaines et langagières des espaces de ville"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Moncton, Canada. pp.97-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00278652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale en classe. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DécoderDécoder l'école pour prévenir le décrochage scolaire dans le cadre du dispositif insertion/intégration : parcours individualisés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM-Casnav de Toulouse, Feb 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idéologie du hip hop. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival des Hivernales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Moncton, Canada</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographie de la communication : la violence verbale dans le sud de la France. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualisation des connaissances dans le domaine de l’anthropologie culturelle et de l’ethnologie de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’ethnologie française, Mar 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différents parlers à l’école. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM de Perpignan, Feb 2002, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CHU Ste Justine, May 2019, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité, identités. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement et identité en méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corte, Jul 2002, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Moncton, Canada</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilinguisme et violence verbale. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 8, Urmis, CNRS, Apr 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Moncton, Canada</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéologies de la francophonie. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École européenne Millefeuilles, Nov 2001, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pise, Oct 2018, Pise, Italie</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale et enseignement. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violence scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casnav, Feb 2001, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, Université Paul Valéry, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment appréhender l’aménagement linguistique ? Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Moncton, Feb 2001, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, université de Picardie, Mar 2018, Amiens, France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que dire de la violence verbale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Francfort, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, montpellier, France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences verbales et banlieues en France : des pratiques langagières à la création artistique. Conférence d'ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et société minoritaire en mouvance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2001, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...3795 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553158v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">hal-02556614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10778,77 +10778,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et analyser la violence verbale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10993,51 +10993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que les mathématiques font aux filles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11225,709 +11225,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un observatoire de la tranquillité publique de Montpellier. Des enjeux sociaux et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Lagorgette. Presses de l'université de Savoie, pp.169-244, 2015, Les insultes : bilan et perspectives, théorie et actions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politesse et violence verbale détournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Oprea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudine Moïse et Alina Oprea. , 40, 2015, Revue Semen</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Oprea</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Claudine Moïse et Alina Oprea. , 40, 2015, Revue Semen</w:t>
+                <w:t xml:space="preserve">hal-01950381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences verbales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schultz-Romain Christina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.170, 2013, 978-2-7535-2672-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Dominique Lagorgette. Presses de l'université de Savoie, pp.169-244, 2015, Les insultes : bilan et perspectives, théorie et actions</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00840046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale, fulgurances au quotidien, livret d’accompagnement du Double DVD éponyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Crdp de Montpellier, 60 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale, fulgurances au quotidien. Comprendre et agir. DVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Crdp de Montpellier, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage, genre et sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nota Bene, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence sexuelle des mineurs, auteurs et victimes. De la parole aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'impolitesse à la violence verbale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schultz-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, Collection Espaces Discursifs, pp.288, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00840095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'impolitesse à la violence verbale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Schultz-Romain Christina</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schultz-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...360 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...112 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, Collection Espaces Discursifs, pp.231, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12192,204 +12192,604 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le contexte à l'épreuve de la sociolinguistique ethnographique critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Causa., S. Galligani, M. Totozani et V. Villa-Perez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contexte, une notion en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (25), L'Harmattan, pp.137-147, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prendre le relais, les fratries en prise avec la dépendance de leurs parents. Approche genrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La figure de l’aidant : contribution à l’évolution des pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Libres opinions, 978-2-38542-584-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 2 (25), L'Harmattan, pp.137-147, 2024</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.135-143, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mépris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.277-282, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antisémitisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ascone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ens Editions, pp.311-320, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre-discours et discours alternatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.477-486, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions, pp.379-388, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
@@ -12407,73 +12807,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.503-510, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disqualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.217-222, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12493,4330 +12979,3844 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, pp.351-360, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Disqualification</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre construction des inégalités sociales et individuation du sujet. Que peut dire la sociolinguistique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Arrighi et Emilie Urbain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retour en Acadie : penser les langues et la sociolinguistique à partir des marges. Textes en hommage à Annette Boudreau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Laval, pp.19-39, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la haine fait son genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La haine en discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, pp.73-100, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je suis ému•e et je te haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi; Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La haine en discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éd. Le Bord de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-44, 2021, 9782356877437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088098v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues et la mort. Les naufragés et les rescapés de Primo Lévi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Barbeau G., Meier F. et Schwarze S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conflits sur/dans la langue : perspectives linguistiques, argumentatives et discursives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.215-228, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dar Al-Islam, Propagande, manipulation et malinformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rosa Cetro et Lorella Sini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fake News, rumeurs, intox.. Stratégies et visées discursives de la désinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entre-corps, espace d'ajustement pathémique. De la honte à la danse, le solo hip hop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Fintz et Véronique Costa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploration de l’entre-corps. Imaginaires et émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.209-223, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction socio-langagière du genre : jeunes hommes libyens, jeunes femmes marocaines et rapport à la masculinité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángeles Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ziamari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Trimaille Cyril, Pereira Christophe, Ziamari Karima et Gasquet-Cyrus Médéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes. Faire genre, faire style, faire groupe autour de la méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Editions, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« C'est celui qui le dit qui l'est ». Interactions adolescentes et expression de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Trimaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Trimaille Cyril, Pereira Christophe, Ziamari Karima et Gasquet-Cyrus Médéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes. Faire genre, faire style, faire groupe autour de la méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Éditions, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Créer des mots, habiter la langue et penser l’habitabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lajarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Fourny et Romain Lajarge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sans mots de l’habitabilité et de la territorialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Éditions, pp.11-14, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour (re)venir à une sociolinguistique du sujet et de la subjectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ksenija Léonard et Rose-Marie Volle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appropriation des langues et subjectivité. Mélanges offerts à Jean-Marie Prieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Connaissances et savoirs, pp.113-121, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces périurbains. Mise en discours, catégorisation, circulation de formes langagières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Trimaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Gadet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Métropoles francophones européennes en temps de globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-406-08516-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08518-8.p.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dickson, entre France et Ontario, une poésie de l'enfance. Témoignage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucie Hotte et Johanne Melançon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robert Dickson. Écrire en temps de paix relative.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prise de Parole, pp.227-237, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions discursives et construction d’une figure féminine rebelle en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Lambert Lucas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités, conflits et interventions d’ordre sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-266, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions identitaires et discours de radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.217-222, 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Alen Garabato, H. Boyer, L. Ksenija Djordjevic et B. Pivot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités, conflits et interventions d’ordre sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-273, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre avec le nord de l’Ontario. Une aventure de recherche partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommages à Jürgen Erfurt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.104-110, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’humour comme mise en jeu (enjeu) des identités : Djihad, une pièce de théâtre en contre-discours de propagande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.135-143, 2023</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmen Alén Garabato, Henri Boyer, Ksenija Djordjevic et Bénédicte Pivot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités, conflits et interventions d’ordre sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Lambert Lucas, pp.266-272, 2018, 9782359352504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mépris</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières sociolinguistiques du sujet : disons, c'est-à-dire, je veux dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michelle Auzanneau et Luca Greco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dessiner les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions, pp.156-171, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflit électronique entre enseignants du supérieur : de l'argumentation polémique à la violence verbale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.277-282, 2023</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I.-A. Mateiu (Ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> La violence verbale : description, processus, effets discursifs et psycho-sociaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire de l’Université Babeş-Bolyai, pp.307-321, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Antisémitisme</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de discours sur la sécurité : effets de dramatisation et figures en discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Salvan, Amir Biglari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures en discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.273-292, 2016, 978-2-8061-0267-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation. Un observatoire de la tranquillité publique de Montpellier. Des enjeux sociaux et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les insultes : bilan et perspectives, théorie et actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’université de Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-173, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler de sexualité et violence institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Ens Editions, pp.311-320, 2023</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Casanova et Sébastien Pesce. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence en Institution. Situation Violente et Significations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.477-486, 2023</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu le sais autant que moi que je le sais que tu le sais. De la violence verbale relatée à la régulation des interactions à la sortie d’un collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les insultes : bilan et perspectives, théorie et actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'université de Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.227-244, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, ENS Editions, pp.379-388, 2023</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« French text messages. From SMS data collection to preliminary analysis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louise-Amélie Cougnon, Cédrick Fairon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMS Communication. A Linguistic Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978 90 272 0280 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.215-228, 2021</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Acadie a dit ou des ateliers d’écriture entre Montpellier et Moncton : l’expérience d’une sociolinguistique impliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arrighi Laurence et Leblanc Mélanie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Francophonie en Acadie, Dynamiques sociales et langagières. Textes en hommage à Louise Péronnet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prise de Parole, pp.269-288, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Laval, pp.19-39, 2021</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation et redéfinition territoriale. Une certaine vision du Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Budach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boissonneault J. et Reguigui A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue et territoire. Études en sociolinguistique urbaine / Language and Territory. Studies in Urban Sociolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Université Laurentienne, Série monographique en sciences humaines / Human Sciences Monographic Series, pp.157-190, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives. Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rosier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'eau, pp.73-100, 2021</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Fracchiolla, Claudine Moïse, Christina Romain et Nathalie Auger </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaire de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-16, 2013, 978-2-7535-2672-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Je suis ému•e et je te haine</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre reproche et insulte, comment définir les actes de condamnation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marty Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Fracchiolla, Claudine Moïse, Christina Romain et Nathalie Auger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.85-105, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et sexualité : entre absence et présence du langage. Chapitre 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Duchêne et Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage, genre et sexualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nota Bene, pp.7-26, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociolinguistique des discours et des interactions. Un développement et une visibilité difficiles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Boyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.265-273, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace public et fonction de l’insulte dans la violence verbale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les insultes en français : de la recherche fondamentale à ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’université de Savoie, pp.201-219, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de la violence verbale et circulation des discours : autour du Contrat Première Embauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lopez-Munoz, J.-M., Marnette, S., Rosier, L., Vincent, D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La circulation des discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nota Bene; collection Langue et pratiques discursives, p.103-126, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02420676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids de la langue française, entre sentiment de menace et dynamiques langagières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Médéric Gasquet-Cyrus et Cécile Petitjean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poids des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.237-253, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la violence verbale, pour une sociolinguistique des discours et des interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">La haine en discours</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schultz-Romain Christina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Durand J. Habert, B. et Laks, B. (Eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.631-643, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cmlf08140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le malaise identitaire du côté majoritaire : la langue et la République française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’identité et ses frontières, approches croisées d’un malaise contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, pp.33-45, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et valeurs de l'injure dans les processus d'affirmation identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insultes, injures et vannes en France et au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kathala, pp.175-196, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bison, feuille d’érable et fleur de lys du Canada : les stéréotypes existent-ils toujours?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Budach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Boyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stéréotypage, stéréotypes fonctionnements ordinaires et mises en scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.29-45, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation à l'altérité dans le choix des prénoms des enfants de couples mixtes franco-arabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bachir Koudhai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La différence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.15-44, 2021, 9782356877437</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Kaïrouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-250, 2007, 9789973997739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.209-223, 2020</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contexte et violence verbale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michelle Auzanneau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mise en œuvre des langues dans l’interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.79-101, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déambulations sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia Lambert, Agnès Millet, Marielle Rispail, Cyril Trimaille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations au cœur et aux marges de la sociolinguistique. Mélanges offerts à Jacqueline Billiez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.179-186, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protecting French : The view From France. Chapitre 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monica Heller et Alexandre Duchêne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discourse of Endangerment: Interest and Ideologies in the Defense of Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Continuum International Publishing Group, pp.216-241, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale, malentendu ou mésentente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pereira</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Bacha, G. Laroux et A. Séoud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le malentendu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Internationales de la Faculté des Lettres de Sousse, pp.293-302, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résilience verbale et traumatisme du langage. Approche psycholinguistique dans la communication. Réactions au texte de Michelle Van Hooland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ángeles Vicente</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, UGA Editions, 2020</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychosociolinguistique, Les facteurs psychologiques dans les interactions verbales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.95-107, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2020</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postures sociales, violence verbale et difficile médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Delamotte-Legrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les médiations langagières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen, pp.335-349, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...1716 lines deleted...]
-                <w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives. Introduction.</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités méditerranéennes à l'épreuve de la migration : l'exemple de couples franco-arabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...1453 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18358,51 +18358,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radicalité, Radicalisation, Haine : Discours et réflexions critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18437,51 +18437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonetic and argumentative analysis. Misuse of meaning, manipulation and emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18542,51 +18542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard sociolinguistique sur la radicalisation liée à l’Islam. Practicies Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18980,51 +18980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques approches vers l’implantation d’une politique d’équité raciale et ethnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19401,51 +19401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049993v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Urbain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.178.0110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.178.0042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.178.0002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0242" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12795" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066520ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lacascade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Selimanovski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine D&#233;trie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2016380206" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487064v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467989v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467992v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504422v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultz-Romain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Heller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524299v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mclaughin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal White" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005387ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510456v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515296v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518199v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059216v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060131v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Moreau Raguenes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillonne Balaguer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554066v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali C&#233;cile Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211456v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554043v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527211v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436666v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879723v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983076v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195025v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445753v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983095v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983106v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988860v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01955672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delp&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976343v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Balocco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533063v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534876v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533070v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534883v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538047v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534892v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538003v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544116v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544115v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gamet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702406v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544114v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548959v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain-Schultz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550461v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553331v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550466v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551793v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551800v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553143v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563183v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556591v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556601v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556614v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853804v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551735v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407122v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950375v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultz-Romain Christina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Meunier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Oprea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840046v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480848v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493754v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486295v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duch&#234;ne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840079v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490139v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-texto.net/Parutions/Marges/00_ml102005.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622767v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028127v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020785v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031549v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029597v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033332v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020765v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ascone" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022976v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072334v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184258v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088098v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-haine-en-discours/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184271v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022889v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles Vicente" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ziamari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022892v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492321v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491171v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000939v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0057" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491165v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972748v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972742v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952229v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822083v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950951v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950961v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952232v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/589-les-insultes-bilan-et-perspectives-theorie-et-actions.php" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969703v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952231v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baklouti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977777v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977896v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Budach" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kahn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969711v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Laforest" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845990v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3204" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493435v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474156v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495505v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420676v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495561v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504438v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08140" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496530v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496538v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499267v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499251v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Budach" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Richards" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flshk.rnu.tn/fra/pages/192/Publications" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498326v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493445v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502373v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506164v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507392v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506217v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=17177&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493449v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508846v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510443v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508840v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46585" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512192v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515287v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516982v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515307v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493741v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491176v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491177v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485560v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068727v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016113v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702420v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525911v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490134v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195040v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482042v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487040v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484441v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485257v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485281v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485295v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette L&#233;vy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485288v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02484510v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049993v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Urbain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.178.0110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.178.0042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.178.0002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0242" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12795" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066520ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lacascade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Selimanovski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine D&#233;trie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2016380206" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467992v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493925v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Heller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504422v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultz-Romain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499290v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mclaughin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal White" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005387ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511995v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515296v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518199v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Moreau Raguenes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillonne Balaguer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211456v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554109v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali C&#233;cile Bertrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554043v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527211v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530944v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529356v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014560v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980218v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983076v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445753v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983095v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983082v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983106v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988860v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01955672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delp&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976343v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Balocco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534876v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534883v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702401v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544115v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547578v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gamet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702406v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543093v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544114v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544116v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548959v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain-Schultz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550461v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553331v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550466v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551793v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551800v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553143v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556591v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553150v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556601v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563183v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553158v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853804v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551735v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407122v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950375v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultz-Romain Christina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Meunier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Oprea" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840046v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493754v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480848v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486295v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duch&#234;ne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840079v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490139v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-texto.net/Parutions/Marges/00_ml102005.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887520v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622767v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029597v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033332v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020765v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ascone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025749v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022976v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028127v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031549v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020785v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072334v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184258v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088098v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-haine-en-discours/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020396v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184271v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022889v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles Vicente" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ziamari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022892v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491171v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000939v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0057" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491165v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972742v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952229v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972748v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950951v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822083v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950961v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952232v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/589-les-insultes-bilan-et-perspectives-theorie-et-actions.php" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969703v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952231v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baklouti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977777v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977896v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Budach" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kahn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845990v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3204" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969711v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Laforest" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493435v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474156v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495505v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420676v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495561v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504438v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08140" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496530v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496538v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499251v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Budach" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Richards" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498309v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flshk.rnu.tn/fra/pages/192/Publications" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498326v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499267v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493445v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502373v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506164v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507392v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506217v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=17177&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493449v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508846v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510443v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508840v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46585" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512192v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515287v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516982v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515307v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493741v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491176v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491177v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485560v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068727v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016113v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702420v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525911v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490134v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195040v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482042v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487040v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484441v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485257v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485281v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485295v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette L&#233;vy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485288v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02484510v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>