--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -875,3359 +875,3359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu. Filles +Sciences = Une équation insoluble ? Enquête sur les classes préparatoires sientifiques. M. Blanchard, S. Orange et A. Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sciences Humaines, numéro 290, p.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la convivialité à la sécurité: pratiques de surveillance et différenciations sociales dans un hypermarché du périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lacascade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Selimanovski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Processus de différenciation : des pratiques langagières à leur interprétation social, 1 (Numéro spécial 2017), pp.141-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lacascade</w:t>
+                <w:t xml:space="preserve">hal-01972753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CRLA, la recherche entre dynamisme et humanité. Texte témoignage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.52-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From exoticism to authenticity. Textbooks during French Colonization versus Global Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Reflections/Réflexions Historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Imaginaires des peuples et des langues: reconstructions identitaires après la première guerre mondiale / Romanticizing Difference: Identities in Transformation after World War I, 2 (43), pp.116-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la collecte à l’analyse d’un corpus de SMS authentiques : une démarche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Verine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Détrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Constitution de corpus linguistiques et pérennisation des données, 38 (2), pp.63-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/hel/2016380206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Imaginaires des peuples et des langues: reconstructions identitaires après la première guerre mondiale / Romanticizing Difference: Identities in Transformation after World War I, 2 (43), pp.116-133</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu. Anthropologie des pratiques langagières, S. Bornand et C. Leguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.603-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.52-54</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dites-le dans le français que vous voulez !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Détrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediapart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lol non tkt on ta pas oublié. Rapports à la norme et valeurs de la « faute » dans l’écriture SMS (projet et corpus Sud4science). Réflexions sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L’exception (revue et corrigée), 167-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une grande collecte de SMS authentiques en français : démarche, remarques et conseils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Détrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01068084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu. Semen, no 37, « Approches discursives des récits de soi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, 221-223, Lidil, 50, http://lidil.revues.org/3669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Sciences Humaines, numéro 290, p.67</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sud4science, de l'acquisition d'un grand corpus de SMS en français à l'analyse de l'écriture SMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Détrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Episteme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Communication électronique et écritures numériques, 9 (9), pp.107-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action et construction de la science. Dominique Caubet ou la théorie de la pelote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios de Dialectología Árabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.321-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French text messages. From SMS data collection to preliminary analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (2), p.290-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argumentation, confrontation et violence verbale fulgurante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale et listes de discussions : les argumentations polémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Du terrain à la relation : Expériences de l'internet et questionnements méthodologiques, 36 (2), pp.113-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gros mots et insultes des adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue de l'enfance et de l'adolescence RAFEF-GRAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Sales et méchants, 82, pp.29-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie mondialisée et le tourisme : un domaine à explorer pour la sociolinguistique francophone ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’arrière à l’avant-scène ou de l’intérêt de la réflexivité en sociolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sociolinguistique et réflexivité : vers un paradigme réflexif et herméneutique, 14, pp.171-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale et listes de discussions : les argumentations polémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Du « terrain » à la relation : expériences de l’internet et questionnements méthodogiques, 2 (36), pp.113-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation : la co-construction d’un positionnement interprétatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sociolinguistique et réflexivité : vers un paradigme réflexif et herméneutique, 14, pp.13-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corela Cognition, représentation, langage Interpellation et violence verbale : essai de typologisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schultz-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, L'interpellation, HS-8, https://corela.revues.org/1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.1023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504422v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à la violence verbale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-violence actualités. Revue bimestrielle sur la gestion non-violente des relations et des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 311, pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs identitaires et linguistiques dans l'industrie touristique patrimoniale (Ontario et Alberta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francophonies d'Amerique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Multilinguisme et identité dans la nouvelle économie mondialisée, 27, pp.53-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence verbale : de l'intervention des linguistes en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sociolinguistique et réflexivité : vers un paradigme réflexif et herméneutique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néotoponymie, marqueur et référent dans la recomposition de territoires urbains en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lajarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2-2008 (5), pp.97-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour Robert Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liaison </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 136, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation, création ou d’inévitables rencontres interculturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 147, pp.307-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme patrimonial : la commercialisation de l'identité franco-canadienne et ses enjeux langagiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mclaughin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Langue et nouvelle économie, le cas du Canada, 118, pp.85-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La danse hip hop : d’un bord à l’autre de l’Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Les banlieues au Canada et en Europe : une perspective comparée, 60, pp.139-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours mondialisant de la minorité franco-ontarienne : des grands espaces du Nord à l’espace urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francophonies d'Amerique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Urbanité et durabilité des communautés francophones du Canada, 22, pp.209-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1005387ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danse hip hop, d'une nécessité de parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Arts du langage. Construire une transversalité, 8, pp.93-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignes commerciales, traces et transition urbaine Quartier de Figuerolle -Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lajarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Université de Moncton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Signalétiques et signalisations linguistiques et langagières des espaces de villes (configurations et enjeux sociolinguistiques, 36 (1), pp.97-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi une analyse qualitative du discours et des interactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analele Universitatii Ovidius, Serie Filologie, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seria Filologie, Tom XVI (xvi), pp.171-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques langagière des banlieues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue de l'enfance et de l'adolescence RAFEF-GRAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51, pp.47-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche complexe de la nature sociale de la langue. Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.189-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence verbale : enjeux, méthodes, éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France, pays de contacts de langues, 29, pp.131-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques langagières des banlieues : où sont les femmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VEI enjeux : migrants formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Rapports de sexe, rapports de genre, entre domination et émancipation, 128, pp.46-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu. La langue et le citoyen. Revue Traverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.85-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour quelle sociolinguistique urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VEI enjeux : migrants formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Pratiques langagières urbaines, enjeux identitaires, enjeux cognitifs, 130, pp.75-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences verbales et banlieues en France : des pratiques langagières à la création artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francophonies d'Amerique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Jeunesse et société minoritaire en mouvance, 12, pp.13-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancrages énonciatifs et identitaires : le choix du prénom des enfants dans les couples mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...73 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Langues en contact et incidences subjectives, 2, pp.35-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...2825 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512189v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02511995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la politique à la politique linguistique, quelle place du chercheur dans la cité ?</w:t>
               </w:r>
@@ -4860,5907 +4860,5907 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D’un discours de haine directe et individuelle à une radicalité politique. La lettre de Patrick jardin suite aux attentats du 13 novembre 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Excessive language in public discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Helsinki, Finlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prendre le relais. Les fratries en prise avec la dépendance de leurs parents. Approche genrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04060131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mathématiques douloureuses. Récit pour des vies professionnelles à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1971-2021. 50 ans de corpus montréalais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réaction au texte d’Olivier de Sardan, Contextes structurels et contextes pragmatiques. Une perspective anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contexte, une notion en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Qui va à la chasse prend sa place. Les chasseresses des femmes puissantes ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillonne Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahault Garnerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La haine en discours. D’un sentiment à des phénomènes discursifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le discours de haine dans le monde francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Gênes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de l’atelier, Quelle visibilité et légitimité dans les institutions scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Cécile Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées ethnographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mémoire discursive »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LIdilem, Aspects et enjeux sociaux du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours de revendications contestataires et mémoire discursive. Étude autour des mobilisations Marchons Enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire en réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH, Université Grenoble Alpes, Apr 2021, Grenoble Alpes, visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circonscrire le discours de haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
+                <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">université d’automne, Discours de haine, discriminations et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Pise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les mathématiques douloureuses. Récit pour des vies professionnelles à venir</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De La Manif pour tous à Marchons Enfants !. Militance, militantisme et discours extrême »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activités militantes, activités langagières : descriptions, méthodologies, théorisations. Comment lutte-t-on par le langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Université de Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qui fait discours de haine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Dipralang. Montpellier 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performer le masculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la MSH, Université Libre de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La haine des maths entre genre et classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Race, genre et classe, mêmes combats ?,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La haine en discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Cercle Bernard Lazare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que je dis quand je parle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visite scientifique et recherche-intervention à l’Unité d’éthique clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU Ste Justine, May 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La haine des maths entre genre et classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde, Race, genre et classe, mêmes combats ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Moncton, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflit, violence verbale et actes de condamnation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Moncton, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dar-Al-Islam. Propagande, manipulation, malinformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Helsinki, Finlande</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fake News, rumeurs, intox… Stratégies et visées discursives de la désinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pise, Oct 2018, Pise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exil en sociolinguistique. Individuation, altérité et émotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Mobilités, exils et migrations : des femmes / des hommes et des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, Université Paul Valéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La haine des maths : qui ? Pourquoi ? Approche genrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons-Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillonne Balaguer</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'étude Assignation sociale et culturelle des femmes : langues, discours, images et littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Picardie, Mar 2018, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions discursives et construction d’une figure féminine rebelle en contexte scolaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons-Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Le Mans, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIIe congrès International du Réseau Francophone de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Gênes, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours homophobe. Le témoignage comme discours alternatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Draine. "Contre-discours, discours alternatifs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches sociolinguistiques des discours de haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Du discours de haine en ligne au cyber-terrorisme : liberté d’expression versus sécurité, quelles régulations possibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mots pour avancer. Si on changeait (tout ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Les adolescents en MECS. Et si on changeait tout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée régionale, Association Nationale des Maisons d’Enfants à Caractère Social, Nov 2017, Rognac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’humour comme mise en jeu (enjeu) des identités. Djihad, une pièce de théâtre en contre discours de propagande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, MSH, Université Grenoble Alpes, Apr 2021, Grenoble Alpes, visioconférence, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès RFS 2017 (Réseau Francophone de Sociolinguistique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« La mémoire discursive »</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation des dynamiques minoritaires, résilience linguistique et émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Minorisation linguistique et inégalités sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions, discours et tensions autour du féminin en contexte lycéen. Panel : Des discours actuels sur le féminin au discours de propagande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIIe congrès International du Réseau Francophone de Sociolinguistique, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crèches on the move“: Meaning shift of cultural artefacts in a globalised economy of tourism”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Pise, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergences, divergences, émergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légitimité linguistique et inégalités sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Moncton, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de violences de la circulation discursive d’un événement violent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violence verbale : descriptions, processus, effets discursifs et psycho-sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cluj-Napoca, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la violence verbale sexualisée au discours de haine sexiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire intercatégoriel des personnels d’encadrement, Canopée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence dans les institutions pour enfants et adolescents en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CREAI de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions adolescentes et expression de soi. Analyse micro-sociolinguistique et interactionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Pise, Italie</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Trimaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hétérogénéité et changements: perspectives sociolinguistiques. 2ème Congrès du Réseau Francophone de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« De La Manif pour tous à Marchons Enfants !. Militance, militantisme et discours extrême »</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discours sur le recul du français face à l’anglais, d’un continent à l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delpérié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Université de Paris, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forlot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du Réseau Francophone de Sociolinguistique: Hétérogénéité et changement: perspectives sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Université de Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces périurbains en questions. Réflexion interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Balocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lajarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Moncton, Canada</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbal violence, speech acts and condemnation of others</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Hate speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affronts, politesse, violence verbale dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sncf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CHU Ste Justine, May 2019, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lol non tkt on ta pas oublié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Si j’aurais su, j’aurais pas venu. Linguistique des formes exclues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Jun 2013, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Moncton, Canada</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesh trkl tkt ;) tu fou quoi ? La question de la norme dans l'écriture Sms : de la &amp;quot;faute&amp;quot; à l’indignation normative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, Dec 2013, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modélisation de la violence verbale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Journée ITEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITEP du Val de Loire, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Martine Pons</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des inégalités sociales en sociolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Lieux et espaces de la langue. Perspectives sociolinguistiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Amiens, Jan 2013, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phénomène de violence verbale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Dimension du dialogisme 3 : du malentendu à la violence verbale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Helsinki, Aug 2012, Helsinki, Finlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction discursive du Nouvel Ontario, méthodes ethnographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Moncton, Oct 2012, Moncton, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites entre actes menaçants et humour vexatoire : deux exemples d'événements médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cluj, Nov 2012, Cluj, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sud4science Languedoc-Roussillon, collecte de SMS isolés et conversationnels. Démarche et méthode scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Race, genre et classe, mêmes combats ?,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Moncton, Canada</w:t>
+              <w:t xml:space="preserve">VALS-ASLA, http://www3.unil.ch/wpmu/vals-asla2012/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Martine Pons-Desoutter</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet Sud4science. Démarche et données scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Les apéros scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure de Lyon, Nov 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale, fulgurances au quotidien. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lancement du double DVD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP de Montpellier, Apr 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la violence verbale. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dysfonctionnements de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Mar 2011, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les phénomènes de violence verbale. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des rencontres régionales de la Sncf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, La Grande-Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation de discours sur la violence : réunions des groupes territoriaux à Montpellier. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Observatoire de l’in-tranquillité publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Montpellier, Dec 2011, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre maux et mots, la violence sexuelle des mineurs, auteurs et victimes, conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIe congrès International du Réseau Francophone de Sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, montpellier, France</w:t>
+              <w:t xml:space="preserve">Mot à maux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claire Hugonnier</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SMS &amp;quot;conversationnels&amp;quot; : caractéristiques interactionnelles et pragmatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Draine. "Contre-discours, discours alternatifs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Helsinki, Finlande</w:t>
+              <w:t xml:space="preserve">Acfas, http://www.acfas2011sherbrooke.ca/accueil/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale et espace public. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum français pour la sécurité urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des malentendus interactionnels à la violence verbale dans les pratiques langagières des adolescents. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescence, crise et séparation.Journée de l’EPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hôpital de la Timone, Jun 2011, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence verbale fulgurante, conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences verbales à l’école, quelles causes, quelles solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soirées de l’Alco, May 2010, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danse hip hop, des battles à la création chorégraphique, conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Montpellier Danse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les approches interculturelles, conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accueillir les enfants nouvellement arrivés, les enfants du voyage et leurs familles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casnav Aix en Provence, Mar 2009, Aix-Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu me cherches ?!… Paroles violentes à l’école, conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de l'IUFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpellation et violence verbale : essai de typologisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pise, Oct 2018, Pise, Italie</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain-Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'interpellation perspectives linguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16-17 mai, Maison de la recherche de la Sorbonne, Paris., May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Martine Pons-Desoutter</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03133240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le hip hop comme danse contemporaine, conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l’Onda, office national de diffusion artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence verbale, analyse d’interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Dec 2007, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la violence verbale : quelques principes méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e Journées d’étude sur la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la violence verbale : quelques principes méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e Journées d’étude sur la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du contact des cultures à l’interculturel, conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des psychologues scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de Montpellier, Apr 2005, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographie des pratiques urbaines : danse hip hop et identité sociale, conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualisation des connaissances dans le domaine de l’anthropologie culturelle et de l’ethnologie de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée des Arts et Traditions populaires, Feb 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignes commerciales, traces et transition urbaine. Quartier de Figuerolles - Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lajarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d'étude Assignation sociale et culturelle des femmes : langues, discours, images et littératures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université de Picardie, Mar 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">Quatrième Journée Internationale de Sociolinguistique "Signalétiques langagières et signalisations linguistiques urbaines et langagières des espaces de ville"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Moncton, Canada. pp.97-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, Université Paul Valéry, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00278652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale en classe. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DécoderDécoder l'école pour prévenir le décrochage scolaire dans le cadre du dispositif insertion/intégration : parcours individualisés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM-Casnav de Toulouse, Feb 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Journée régionale, Association Nationale des Maisons d’Enfants à Caractère Social, Nov 2017, Rognac, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idéologie du hip hop. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival des Hivernales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Moncton, Canada</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographie de la communication : la violence verbale dans le sud de la France. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualisation des connaissances dans le domaine de l’anthropologie culturelle et de l’ethnologie de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’ethnologie française, Mar 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différents parlers à l’école. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM de Perpignan, Feb 2002, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, IIIe congrès International du Réseau Francophone de Sociolinguistique, Jun 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité, identités. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement et identité en méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corte, Jul 2002, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Pise, Italie</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences verbales et banlieues en France : des pratiques langagières à la création artistique. Conférence d'ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et société minoritaire en mouvance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2001, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que dire de la violence verbale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Francfort, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Moncton, Canada</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilinguisme et violence verbale. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 8, Urmis, CNRS, Apr 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Cluj-Napoca, Roumanie</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéologies de la francophonie. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École européenne Millefeuilles, Nov 2001, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale et enseignement. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violence scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casnav, Feb 2001, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Amiens, France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment appréhender l’aménagement linguistique ? Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Moncton, Feb 2001, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...3178 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556614v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02553158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10778,77 +10778,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et analyser la violence verbale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10987,947 +10987,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La haine en discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le bord de l'eau, 2021, 9782356877437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce que les mathématiques font aux filles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréal, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence verbale dans l’espace de travail. Analyses et solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Le bord de l'eau, 2021, 9782356877437</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schultz-Romain Christina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La violence verbale dans l’espace de travail. Analyses et solutions</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politesse et violence verbale détournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Oprea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudine Moïse et Alina Oprea. , 40, 2015, Revue Semen</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un observatoire de la tranquillité publique de Montpellier. Des enjeux sociaux et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Lagorgette. Presses de l'université de Savoie, pp.169-244, 2015, Les insultes : bilan et perspectives, théorie et actions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences verbales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schultz-Romain Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bréal, 2019</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.170, 2013, 978-2-7535-2672-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Dominique Lagorgette. Presses de l'université de Savoie, pp.169-244, 2015, Les insultes : bilan et perspectives, théorie et actions</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00840046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale, fulgurances au quotidien. Comprendre et agir. DVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Crdp de Montpellier, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale, fulgurances au quotidien, livret d’accompagnement du Double DVD éponyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Crdp de Montpellier, 60 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage, genre et sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Claudine Moïse et Alina Oprea. , 40, 2015, Revue Semen</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nota Bene, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence sexuelle des mineurs, auteurs et victimes. De la parole aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'impolitesse à la violence verbale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schultz-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, Collection Espaces Discursifs, pp.288, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00840095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'impolitesse à la violence verbale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Schultz-Romain Christina</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schultz-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...360 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...112 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, Collection Espaces Discursifs, pp.231, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12192,4631 +12192,4631 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prendre le relais, les fratries en prise avec la dépendance de leurs parents. Approche genrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse des Mines. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La figure de l’aidant : contribution à l’évolution des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Libres opinions, 978-2-38542-584-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le contexte à l'épreuve de la sociolinguistique ethnographique critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Causa., S. Galligani, M. Totozani et V. Villa-Perez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contexte, une notion en débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (25), L'Harmattan, pp.137-147, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoignage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.503-510, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disqualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.217-222, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions, pp.351-360, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.135-143, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mépris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.277-282, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antisémitisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ascone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ens Editions, pp.311-320, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre-discours et discours alternatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.477-486, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions, pp.379-388, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues et la mort. Les naufragés et les rescapés de Primo Lévi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Barbeau G., Meier F. et Schwarze S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conflits sur/dans la langue : perspectives linguistiques, argumentatives et discursives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.215-228, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre construction des inégalités sociales et individuation du sujet. Que peut dire la sociolinguistique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Arrighi et Emilie Urbain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retour en Acadie : penser les langues et la sociolinguistique à partir des marges. Textes en hommage à Annette Boudreau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Laval, pp.19-39, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la haine fait son genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La haine en discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, pp.73-100, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je suis ému•e et je te haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presse des Mines. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Libres opinions, 978-2-38542-584-5</w:t>
+              <w:t xml:space="preserve">Nolwenn Lorenzi; Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La haine en discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éd. Le Bord de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-44, 2021, 9782356877437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Emprise</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088098v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entre-corps, espace d'ajustement pathémique. De la honte à la danse, le solo hip hop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Fintz et Véronique Costa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploration de l’entre-corps. Imaginaires et émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.209-223, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dar Al-Islam, Propagande, manipulation et malinformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.135-143, 2023</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rosa Cetro et Lorella Sini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fake News, rumeurs, intox.. Stratégies et visées discursives de la désinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mépris</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction socio-langagière du genre : jeunes hommes libyens, jeunes femmes marocaines et rapport à la masculinité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángeles Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ziamari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Trimaille Cyril, Pereira Christophe, Ziamari Karima et Gasquet-Cyrus Médéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes. Faire genre, faire style, faire groupe autour de la méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Editions, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« C'est celui qui le dit qui l'est ». Interactions adolescentes et expression de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Trimaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Trimaille Cyril, Pereira Christophe, Ziamari Karima et Gasquet-Cyrus Médéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes. Faire genre, faire style, faire groupe autour de la méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Éditions, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour (re)venir à une sociolinguistique du sujet et de la subjectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ksenija Léonard et Rose-Marie Volle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appropriation des langues et subjectivité. Mélanges offerts à Jean-Marie Prieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Connaissances et savoirs, pp.113-121, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Créer des mots, habiter la langue et penser l’habitabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lajarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Fourny et Romain Lajarge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sans mots de l’habitabilité et de la territorialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Éditions, pp.11-14, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces périurbains. Mise en discours, catégorisation, circulation de formes langagières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Trimaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Gadet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Métropoles francophones européennes en temps de globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-406-08516-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08518-8.p.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dickson, entre France et Ontario, une poésie de l'enfance. Témoignage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucie Hotte et Johanne Melançon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robert Dickson. Écrire en temps de paix relative.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prise de Parole, pp.227-237, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’humour comme mise en jeu (enjeu) des identités : Djihad, une pièce de théâtre en contre-discours de propagande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.277-282, 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmen Alén Garabato, Henri Boyer, Ksenija Djordjevic et Bénédicte Pivot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités, conflits et interventions d’ordre sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Lambert Lucas, pp.266-272, 2018, 9782359352504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Antisémitisme</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions discursives et construction d’une figure féminine rebelle en contexte scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Ens Editions, pp.311-320, 2023</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Lambert Lucas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités, conflits et interventions d’ordre sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-266, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.477-486, 2023</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions identitaires et discours de radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Alen Garabato, H. Boyer, L. Ksenija Djordjevic et B. Pivot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités, conflits et interventions d’ordre sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-273, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, ENS Editions, pp.379-388, 2023</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre avec le nord de l’Ontario. Une aventure de recherche partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommages à Jürgen Erfurt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.104-110, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Témoignage</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflit électronique entre enseignants du supérieur : de l'argumentation polémique à la violence verbale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.503-510, 2023</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I.-A. Mateiu (Ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> La violence verbale : description, processus, effets discursifs et psycho-sociaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire de l’Université Babeş-Bolyai, pp.307-321, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Disqualification</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières sociolinguistiques du sujet : disons, c'est-à-dire, je veux dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michelle Auzanneau et Luca Greco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dessiner les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions, pp.156-171, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de discours sur la sécurité : effets de dramatisation et figures en discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Salvan, Amir Biglari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures en discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.273-292, 2016, 978-2-8061-0267-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation. Un observatoire de la tranquillité publique de Montpellier. Des enjeux sociaux et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les insultes : bilan et perspectives, théorie et actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’université de Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-173, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler de sexualité et violence institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.217-222, 2023</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Casanova et Sébastien Pesce. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence en Institution. Situation Violente et Significations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Humour</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu le sais autant que moi que je le sais que tu le sais. De la violence verbale relatée à la régulation des interactions à la sortie d’un collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, ENS Editions, pp.351-360, 2023</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les insultes : bilan et perspectives, théorie et actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'université de Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.227-244, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Laval, pp.19-39, 2021</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« French text messages. From SMS data collection to preliminary analysis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louise-Amélie Cougnon, Cédrick Fairon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMS Communication. A Linguistic Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978 90 272 0280 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand la haine fait son genre</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Acadie a dit ou des ateliers d’écriture entre Montpellier et Moncton : l’expérience d’une sociolinguistique impliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arrighi Laurence et Leblanc Mélanie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Francophonie en Acadie, Dynamiques sociales et langagières. Textes en hommage à Louise Péronnet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prise de Parole, pp.269-288, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation et redéfinition territoriale. Une certaine vision du Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rosier</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Budach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'eau, pp.73-100, 2021</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boissonneault J. et Reguigui A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue et territoire. Études en sociolinguistique urbaine / Language and Territory. Studies in Urban Sociolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Université Laurentienne, Série monographique en sciences humaines / Human Sciences Monographic Series, pp.157-190, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre reproche et insulte, comment définir les actes de condamnation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marty Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Fracchiolla, Claudine Moïse, Christina Romain et Nathalie Auger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.85-105, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives. Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Fracchiolla, Claudine Moïse, Christina Romain et Nathalie Auger </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaire de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-16, 2013, 978-2-7535-2672-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et sexualité : entre absence et présence du langage. Chapitre 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Duchêne et Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage, genre et sexualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nota Bene, pp.7-26, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociolinguistique des discours et des interactions. Un développement et une visibilité difficiles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Boyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.265-273, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace public et fonction de l’insulte dans la violence verbale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les insultes en français : de la recherche fondamentale à ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’université de Savoie, pp.201-219, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de la violence verbale et circulation des discours : autour du Contrat Première Embauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nolwenn Lorenzi; Claudine Moïse. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">La haine en discours</w:t>
+              <w:t xml:space="preserve">Lopez-Munoz, J.-M., Marnette, S., Rosier, L., Vincent, D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La circulation des discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nota Bene; collection Langue et pratiques discursives, p.103-126, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02420676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids de la langue française, entre sentiment de menace et dynamiques langagières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Médéric Gasquet-Cyrus et Cécile Petitjean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poids des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.237-253, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la violence verbale, pour une sociolinguistique des discours et des interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schultz-Romain Christina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Durand J. Habert, B. et Laks, B. (Eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.631-643, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cmlf08140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le malaise identitaire du côté majoritaire : la langue et la République française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’identité et ses frontières, approches croisées d’un malaise contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, pp.33-45, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et valeurs de l'injure dans les processus d'affirmation identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insultes, injures et vannes en France et au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kathala, pp.175-196, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déambulations sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia Lambert, Agnès Millet, Marielle Rispail, Cyril Trimaille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations au cœur et aux marges de la sociolinguistique. Mélanges offerts à Jacqueline Billiez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.179-186, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bison, feuille d’érable et fleur de lys du Canada : les stéréotypes existent-ils toujours?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Budach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Boyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stéréotypage, stéréotypes fonctionnements ordinaires et mises en scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.29-45, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation à l'altérité dans le choix des prénoms des enfants de couples mixtes franco-arabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bachir Koudhai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La différence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.15-44, 2021, 9782356877437</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Kaïrouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-250, 2007, 9789973997739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.215-228, 2021</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contexte et violence verbale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michelle Auzanneau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mise en œuvre des langues dans l’interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.79-101, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protecting French : The view From France. Chapitre 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monica Heller et Alexandre Duchêne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discourse of Endangerment: Interest and Ideologies in the Defense of Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Continuum International Publishing Group, pp.216-241, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale, malentendu ou mésentente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2020</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Bacha, G. Laroux et A. Séoud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le malentendu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Internationales de la Faculté des Lettres de Sousse, pp.293-302, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.209-223, 2020</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résilience verbale et traumatisme du langage. Approche psycholinguistique dans la communication. Réactions au texte de Michelle Van Hooland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychosociolinguistique, Les facteurs psychologiques dans les interactions verbales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.95-107, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, UGA Editions, 2020</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postures sociales, violence verbale et difficile médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Delamotte-Legrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les médiations langagières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen, pp.335-349, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...1630 lines deleted...]
-                <w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives. Introduction.</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités méditerranéennes à l'épreuve de la migration : l'exemple de couples franco-arabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...1539 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18358,51 +18358,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radicalité, Radicalisation, Haine : Discours et réflexions critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18980,51 +18980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques approches vers l’implantation d’une politique d’équité raciale et ethnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19401,51 +19401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049993v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Urbain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.178.0110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.178.0042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.178.0002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0242" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12795" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066520ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lacascade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Selimanovski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine D&#233;trie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2016380206" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467992v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493925v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Heller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504422v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultz-Romain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499290v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mclaughin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal White" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005387ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511995v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515296v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518199v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Moreau Raguenes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillonne Balaguer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211456v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554109v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali C&#233;cile Bertrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554043v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527211v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530944v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529356v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014560v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980218v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983076v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445753v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983095v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983082v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983106v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988860v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01955672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delp&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976343v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Balocco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534876v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534883v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702401v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544115v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547578v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gamet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702406v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543093v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544114v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544116v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548959v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain-Schultz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550461v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553331v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550466v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551793v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551800v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553143v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556591v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553150v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556601v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563183v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553158v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853804v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551735v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407122v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950375v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultz-Romain Christina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Meunier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Oprea" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840046v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493754v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480848v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486295v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duch&#234;ne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840079v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490139v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-texto.net/Parutions/Marges/00_ml102005.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887520v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622767v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029597v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033332v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020765v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ascone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025749v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022976v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028127v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031549v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020785v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072334v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184258v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088098v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-haine-en-discours/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020396v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184271v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022889v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles Vicente" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ziamari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022892v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491171v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000939v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0057" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491165v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972742v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952229v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972748v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950951v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822083v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950961v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952232v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/589-les-insultes-bilan-et-perspectives-theorie-et-actions.php" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969703v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952231v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baklouti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977777v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977896v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Budach" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kahn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845990v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3204" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969711v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Laforest" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493435v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474156v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495505v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420676v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495561v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504438v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08140" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496530v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496538v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499251v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Budach" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Richards" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498309v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flshk.rnu.tn/fra/pages/192/Publications" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498326v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499267v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493445v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502373v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506164v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507392v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506217v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=17177&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493449v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508846v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510443v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508840v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46585" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512192v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515287v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516982v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515307v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493741v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491176v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491177v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485560v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068727v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016113v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702420v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525911v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490134v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195040v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482042v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487040v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484441v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485257v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485281v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485295v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette L&#233;vy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485288v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02484510v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049993v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Urbain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.178.0110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.178.0042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.178.0002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0242" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12795" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066520ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lacascade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Selimanovski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine D&#233;trie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2016380206" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467989v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467992v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Heller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504422v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultz-Romain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524299v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mclaughin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal White" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005387ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515296v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518199v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059216v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060131v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Moreau Raguenes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillonne Balaguer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali C&#233;cile Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211456v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554043v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527211v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436666v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879723v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445753v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983095v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983106v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988860v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01955672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delp&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976343v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Balocco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534876v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534883v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538047v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534892v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544116v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gamet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702406v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544114v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543093v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548959v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain-Schultz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550461v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553331v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550466v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551793v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551800v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553143v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563183v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556591v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556601v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556614v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853804v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551735v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551726v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407122v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950375v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultz-Romain Christina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Meunier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Oprea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840046v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480848v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493754v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486295v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duch&#234;ne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840079v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490139v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-texto.net/Parutions/Marges/00_ml102005.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622767v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028127v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031549v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020785v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029597v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033332v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020765v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ascone" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022976v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072334v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184258v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088098v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-haine-en-discours/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184271v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020396v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022889v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles Vicente" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ziamari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022892v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492321v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491171v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000939v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0057" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491165v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972748v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972742v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952229v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822083v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950951v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950961v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952232v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/589-les-insultes-bilan-et-perspectives-theorie-et-actions.php" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969703v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952231v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baklouti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977777v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977896v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Budach" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kahn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969711v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Laforest" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845990v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3204" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493435v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474156v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495505v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420676v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495561v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504438v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08140" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496530v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496538v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499267v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499251v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Budach" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Richards" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flshk.rnu.tn/fra/pages/192/Publications" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498326v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493445v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502373v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506164v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507392v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506217v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=17177&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493449v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508846v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510443v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508840v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46585" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512192v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515287v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516982v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515307v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493741v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491176v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491177v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485560v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068727v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016113v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702420v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525911v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490134v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195040v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482042v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487040v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484441v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485257v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485281v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485295v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette L&#233;vy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485288v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02484510v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>