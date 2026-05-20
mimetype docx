--- v0 (2026-03-19)
+++ v1 (2026-05-20)
@@ -238,2701 +238,2701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Scarron, poète de l’amour ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scarron poète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, May 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Traduire, travestir, réécrire : pour quoi faire ? Les deux Pharsales de Brébeuf »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« L’épopée est morte, vive l’épique ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REARE, Sep 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu'en pense l'Académie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écriture égalitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Artois, Mar 2024, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Scarron, le malade de la reine ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rire des souverains : usages politiques de la parole facétieuse dans la première modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Clermont-Ferrand, May 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pellisson et le burlesque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paul Pellisson, un classique à toutes mains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen, May 2024, Rouen, France</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rire/haïr/détruire : burlesque et violence pamphlétaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Satires et pamphlets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHLF, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, REARE, Sep 2024, Rouen, France</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le burlesque comme mode »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la mode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris Sorbonne, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SHLF, Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;salon&amp;quot; de la duchesse du Maine : entre Grand Siècle et Lumières, entre divertissements et savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transmission littéraire au féminin à l'âge de l'imprimé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris Sorbonne, Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Débats autour du patrimoine linguistique au XVIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métamorphoses du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, May 2023, Hardelot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Arras, France</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les femmes dans la troupe et le théâtre de Molière »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université Inter-âges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, May 2023, Hardelot, France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Madeleine Béjart (1618-1672) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AG de la Société Internationale pour l'étude des femmes de l'Ancien Régime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIEFAR, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SIEFAR, Apr 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques bibliophiles éditeurs du XIXe siècle : pour un autre XVIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le texte dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Arras (Université d'Artois), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La comédie-ballet : née avec Molière, morte avec lui ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Survivances et les racines de Molière,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Wroclaw (Pologne), Oct 2022, Wroclaw, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Arras (Université d'Artois), France</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sexe et euphémisme dans les poésies galantes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transversales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Sorbonne, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Wroclaw (Pologne), Oct 2022, Wroclaw, Pologne</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dassoucy : figurations et reconfigurations éditoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois-UPJV, Mar 2021, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paris Sorbonne, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce sont là des injures en forme qui excèdent toutes les libertés permises entre gens de lettres&amp;quot; (Charles Perrault) : Modernes civils contre Anciens incivils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Sorbonne, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se rire de l’actualité en temps de crise : les années 1614-1615</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rire des affaires du temps : Écritures comiques et actualité 1560-1653</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Nanterre, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dassoucy : figurations et reconfigurations éditoriales</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour des miracles : un lieu médiéval ou mythique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Artois-UPJV, Mar 2021, Arras, France</w:t>
+              <w:t xml:space="preserve">, Université d'Artois - UPJV, Feb 2021, Amiens (Somme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ce sont là des injures en forme qui excèdent toutes les libertés permises entre gens de lettres&amp;quot; (Charles Perrault) : Modernes civils contre Anciens incivils</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les “folles” d’amour et de lettres chez Desmarets (Les Visionnaires), Saint-Évremond (La Comédie des Académistes) et Molière (Les Femmes savantes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femme et folie sous l’Ancien Régime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Internationale pour l’Étude des Femmes de l’Ancien Régime; Textes et Cultures, Mar 2021, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femme et folie sous l'Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Closson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Tranié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femme et folie sous l'Ancien Régime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIEFAR, Mar 2021, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour des miracles : un lieu médiéval mythique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : « Figures marginales du Moyen Âge »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Artois; Université Jules Verne, Feb 2021, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Nouvelles françaises (1623) aux Nouvelles choisies (1645) : recomposition et réécriture chez Charles Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages du copier-coller aux XVIe et XVIIe siècles. Extraire, réemployer, recomposer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Mar 2019, Caen, France. pp. 79-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ballets de cour de la jeunesse de Louis XV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La Régence en fête (1715-1723) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Sorbonne, Mar 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Géants : héros et/ou monstres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Paris-Sorbonne, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Université d'Artois, Oct 2020, Arras Université d'Artois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Cour des miracles : un lieu médiéval ou mythique ?</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Géants : héros et/ou monstres ? (XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université d'Artois - UPJV, Feb 2021, Amiens (Somme), France</w:t>
+              <w:t xml:space="preserve">, Université d'Artois, Oct 2020, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société Internationale pour l’Étude des Femmes de l’Ancien Régime; Textes et Cultures, Mar 2021, Arras, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Amours d’Apollon et de Daphné de Charles Dassoucy, une rencontre des arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charles Dassoucy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque de l'Arsenal - Société d'études du XVIIe siècle, Sep 2019, Paris (Bibliothèque de l'Arsenal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marianne Closson</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Régence en fête (1715-1723)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Sorbonne, Mar 2020, Paris (Sorbonne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui fut Mme Scarron ? Le premier mariage de Mme de Maintenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Madame de Maintenon (1719-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche du château de Versailles; Université de Nantes; Société Internationale pour l’Étude des Femmes de l’Ancien Régime (SIEFAR), Mar 2019, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où l’auteur se mit à songer à son prochain titre : quelques réflexions qui ne sont pas hors de propos sur Le Roman comique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Sorbonne, Oct 2019, Paris (Sorbonne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman comique de Paul Scarron, “Diversité, c’est ma devise”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Voix d'un texte : Paul Scarron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École normale Supérieure, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature selon Scarron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE d'agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Jan 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restaurer les ballets de cour ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, SIEFAR, Mar 2021, Arras, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines en mouvement: restaurer, conserver, innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Artois; Euralens, May 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Artois; Université Jules Verne, Feb 2021, Arras, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chauveau, illustrateur des poètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie et peinture en Chine et en France : inspirations croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Artois, Mar 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen, Mar 2019, Caen, France. pp. 79-90</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scarron, passeur de la littérature espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Textes et Cultures, Jun 2019, Arras (Université d'Artois), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paris Sorbonne, Mar 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le personnage de Ragotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence d'agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, Oct 2020, Arras Université d'Artois, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goût du légitime, fascination pour l'illégitime (Scarron, Le Roman comique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence d'agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, Oct 2020, Arras, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les épopées travesties, “appropriées à l’histoire du temps” (XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps épiques : Structuration, modes d’expression et fonction de la temporalité dans l’épopée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Euro-Africain de Recherches sur les Épopées (REARE), Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paris Sorbonne, Mar 2020, Paris (Sorbonne), France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambiguïtés, hybridités (Le Roman comique, Scarron)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence d'agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...633 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570756v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03272913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire antique et sa réception dans La Magnifique entrée du Roi et de la Reine dans leur bonne ville de Paris (1660)</w:t>
               </w:r>
@@ -5326,3747 +5326,3747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Femmes mécènes au XVIIe siècle : le cas de Marie de Hautefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société Internationale pour l’Étude des Femmes de l’Ancien Régime (SIEFAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Femmes et mécénat en France du Moyen Âge à la fin de l’Ancien Régime, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le prosimètre dans la théorie poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le Prosimètre au XVIIe siècle, « un ambigu de vers et de prose », 1 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Femmes et mécénat en France du Moyen Âge à la fin de l’Ancien Régime, 1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le prosimètre au XVIIe siècle : un « ambigu de vers et de prose », 6, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentilshommes et honnêtes gens dans le Roman comique de Scarron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme, ce drôle d’oiseau (et inversement) dans L’Autre monde de Cyrano de Bergerac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Oiseaux, de l’animal au symbole, n°3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix de l’orateur dans les histoires tragiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L’oralité dans le roman (XVIe-XVIIe siècles), n°32, pp. 75-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure du satyre au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Figures antiques ambiguës : le sexe et la mort, l’art et les monstres, 1 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Avantures du Baron de Fæneste : satura/satyre/satire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Discours satiriques et poétiques de l’actualité, 29, pp. 169-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/albin.2017.1586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fronde, une guerre comique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Mazarinades : nouvelles approches, 12, pp. 199-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fractures et jointures entre bonnes et belles lettres au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Belles lettres, sciences et littérature, pp. 15-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perrault critique littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Entre-deux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les frères Perrault, 3 (264), pp. 429-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.143.0429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n°15</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien décrire le laid : de quelques formes burlesques et grotesques de l’ekphrasis au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nouvelles approches de l’Ekphrasis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Les Oiseaux, de l’animal au symbole, n°3</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier « Scarron, le prince du burlesque »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virgule. Un magazine de français et de littérature pour les 10-15 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°92, pp. 16-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyriques anciens et lyriques modernes à l'aune de la galanterie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La galanterie des Anciens, 1 (77), pp. 319-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.077.0319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, L’oralité dans le roman (XVIe-XVIIe siècles), n°32, pp. 75-89</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des équivoques blasphématoires chez les burlesques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libertinage et philosophie à l'époque classique (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L'équivoque blasphématoire, n°13, pp. 79-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/albin.2017.1586⟩</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La galanterie des Anciens, 1 (77), pp. 5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.077.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Mazarinades : nouvelles approches, 12, pp. 199-210</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le XVIIe siècle dans De Cape et de Crocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers on French Seventeenth Century Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XXXIX (77), pp. 347-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réécritures burlesques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Réécritures, 1 (74), pp. 125-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.074.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raconter ou peindre ? Les Amours de Psyché et de Cupidon de La Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, L’image dans le récit, n°4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'héritage dans l'Histoire poétique de la guerre nouvellement déclarée entre les Anciens et les Modernes de François de Callières (1688)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Penser l’héritage à l’âge classique, 2 (75), pp. 183-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.075.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches de la poétique du recueil chez Mme de Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Madame de Villedieu ou les audaces du roman, 3 (61), pp. 173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.061.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrano de Bergerac et la fille de Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graphè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, L’Arche de Noé, n°15, pp. 121-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burlesques et polémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°59, pp. 31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.059.0028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrano de Bergerac, entre science et fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57 (1), pp. 20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inli.571.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aller sur la Lune au XVIIe siècle : entre science et fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Autres mondes, n°17, pp. 41-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre moderne, être à l'avant-garde : le champ de bataille des belles lettres au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les frères Perrault, 3 (264), pp. 429-445. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dss.143.0429⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 3 (228), pp. 453-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.053.0453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nouvelles approches de l’Ekphrasis</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rire des liturgies au XVIIe siècle : une preuve de libertinage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Le XVIIe siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n°92, pp. 16-32</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mystères de l’argot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n°46, pp. 39-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lyriques anciens et lyriques modernes à l'aune de la galanterie</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « Proverbes » en images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Images et encyclopédies, 13, pp. 309-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deffences de le faire sans attestation » : une représentation allégorique de la langue par Charles Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, La galanterie des Anciens, 1 (77), pp. 319-331. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla.077.0319⟩</w:t>
+              <w:t xml:space="preserve">, 2004, Les langages au XVIIe siècle, n°50, pp. 197-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/licla.2004.1981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception critique des comédies de Pierre Corneille au XVIIIe siècle : de quelques mécanismes de l'histoire littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Corneille après Corneille, 4 (225), pp. 657-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.044.0657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le burlesque au Grand Siècle : une esthétique marginale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Excellence classique et marginalité au XVIIe siècle, 3 (224), pp. 429-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.043.0429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boileau, poète héroï-comique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers on French Seventeenth Century Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Boileau, poésie, esthétique, XXXI (64), pp. 493-510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Équivoques de l’auctorialité au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Centre de recherches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Stratégies de l’équivoque, n°33, pp. 26-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccrh.235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrano et sa « burlesque audace »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Cyrano de Bergerac. Les États et Empires de la Lune et du Soleil, 53, pp. 253-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/licla.2004.2082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le burlesque dans le Furetière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, La galanterie des Anciens, 1 (77), pp. 5-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla.077.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2003, Le Dictionnaire universel de Furetière, n°47, pp. 273-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/licla.2003.1909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, XXXIX (77), pp. 347-359</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions pour une histoire de la catégorie burlesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Le XVIIe siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention du burlesque : de Marc Fumaroli à Boileau, aller et retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre de Recherches Historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Quelques “dix-septième siècle” : Fabrications, usages et réemplois, n°28-29, pp. 191-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccrh.1082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réécritures burlesques</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;turc&amp;quot; de Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des lettres et de traduction / مجلة الآداب والترجمة [Literature and Linguistics Journal]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n°8, pp. 77-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossible encyclopédie de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Le XVIIe siècle encyclopédique, n°12, pp. 67-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le XVIIe siècle encyclopédique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n°12, 214 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le XVIIe siècle a-t-il eu l’esprit encyclopédique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Le XVIIe siècle encyclopédique, n°12, pp. 11-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galanteries burlesques, où burlesque galant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Réécritures, 1 (74), pp. 125-140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla.074.0125⟩</w:t>
+              <w:t xml:space="preserve">, 2000, Molière, Le Misanthrope, George Dandin, Le Bourgeois gentilhomme, n°38, pp. 117-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/licla.2000.1446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d’insertion d’une langue dans la langue : le cas de l’argot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, L'Argot</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragments d’une poétique des Plaideurs : une pièce burlesque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Racine poète, n°50, pp. 297-322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2006, L’Arche de Noé, n°15, pp. 121-133</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lexicographes des bas-fonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, L'Autre et les encyclopédies, n°11, pp. 155-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burlesque et interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Le XVIIe siècle</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Autres mondes, n°17, pp. 41-53</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations de la vie littéraire et artistique dans George Dandin, Le Misanthrope, Le Bourgeois-gentilhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, n°13, pp. 99-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marginalité et référence dans Le Dernier jour d’un condamné de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, L'Argot</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haro sur le pédant : Molière et les savants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Le XVIIe siècle</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rire des liturgies au XVIIe siècle : une preuve de libertinage ?</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Legrand : Cartouche, ou les Voleurs (1721) : analyse et étude de l’argot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Le XVIIe siècle</w:t>
+              <w:t xml:space="preserve">, 1998, L'Argot</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...1658 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255459v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03255175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrano de Bergerac et la censure, dans ce monde-ci et dans l’autre</w:t>
               </w:r>
@@ -11023,4765 +11023,4765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trois “catalogues de Saint-Victorˮ au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou; Paul J. Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Modern Catalogues of Imaginary Books. A Scholarly Anthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp. 215-229, 2019, Intersections</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston d’Orléans, un mécène marginal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Canova-Green</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Teixeira Anacleto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mineurs, Minorités, Marginalités au Grand Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp. 213-225, 2019, Rencontres</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La poésie burlesque au XVIIe siècle : dévoyer la langue des dieux ou jouer de toutes « les langues de [la] lyre » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adrian Grafe; Nicolas Wanlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trouver une langue/Finding a language. Poésie et poétique/Poetry and Poetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artois Presses Université</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 19-32, 2019, Lettres et civilisations étrangères, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.apu.20178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Trois “catalogues de Saint-Victorˮ au XVIIe siècle</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harangues en langues hybrides : la rhétorique confrontée au mélange des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou; Paul J. Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Modern Catalogues of Imaginary Books. A Scholarly Anthology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp. 215-229, 2019, Intersections</w:t>
+              <w:t xml:space="preserve">Langues hybrides. Expérimentations linguistiques et littéraires (XVe-début XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp. 287-301, 2019, Travaux d’Humanisme et Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gaston d’Orléans, un mécène marginal ?</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langages de Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, pp. 213-225, 2019, Rencontres</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paringaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mary Jo Muratore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molière Re-Envisioned/ Renouveau et renouvellement moliéresques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp. 141-159, 2019, Vertige de la langue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp. 287-301, 2019, Travaux d’Humanisme et Renaissance</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’aventures en aventures : Les Avantures du Baron de Fæneste d’Agrippa d’Aubigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frank Greiner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Roman au temps de Louis XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp. 185-198, 2019, Lire le XVIIe siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp. 141-159, 2019, Vertige de la langue</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire en burlesque : Jeux et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Abiven; Damien Fortin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Muses naissantes », Écrits de jeunesse et sociabilité lettrée (1645-1655)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Épure, pp. 207-217, 2018, Héritages critiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies argotières des écoliers débauchés (1596-1842)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marine Roussillon; Sylvaine Guyot; Dominic Glynn; Marie-Madeleine Fragonard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littéraire. Pour Alain Viala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 1, Artois Presses Université, pp. 271-279, 2018, Études littéraires, 978-2-84832-313-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.18122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Épure, pp. 207-217, 2018, Héritages critiques</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyager en galant homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Requemora-Gros. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyages, rencontres, échanges au XVIIe siècle : Marseille carrefour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr Verlag, pp. 93-102, 2017, Biblio 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort travestie, ou comment mourir de rire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Voix des peuples, épopée et folklore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Conseil scientifique de l'Université Charles-de-Gaulle-Lille 3, pp. 241-255, 2016, Travaux et recherches</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Narr Verlag, pp. 93-102, 2017, Biblio 17</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Muses burlesques : une figuration du champ littéraire au milieu du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrine Galand; Anne-Pascale Pouey-Mounou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Muse s’amuse. Figures insolites de la Muse à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°130, Droz, pp. 389-406, 2016, Cahiers d'humanisme et Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Conseil scientifique de l'Université Charles-de-Gaulle-Lille 3, pp. 241-255, 2016, Travaux et recherches</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêves, songes et visions : une exploration dans les dictionnaires d’Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Demaules. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences oniriques dans la littérature et les arts du Moyen-Age au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Champion, pp. 301-311, 2016, Colloques, congrès et conférences sur le Moyen âge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, n°130, Droz, pp. 389-406, 2016, Cahiers d'humanisme et Renaissance</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Ferrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sacré en question. Bible et mythes sur les scènes du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 7-10, 2015, Rencontres. Le dix-huitième siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, H. Champion, pp. 301-311, 2016, Colloques, congrès et conférences sur le Moyen âge</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Style, langue, énonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Filippo d'Angelo; Mathilde Bombart; Laurence Giavarini; Claudine Nédelec; Dinah Ribard; Michèle Rosellini; Alain Viala. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charles Sorel, La Bibliothèque française (1667). Édition critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.507-530, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.507-530, 2015</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extravagances vestimentaires, entre rire et raison (XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carine Barbafieri; Alain Montandon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociopoétique du textile à l'âge classique. Du vêtement et de sa représentation à la poétique du texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp. 67-81, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp. 67-81, 2015</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapt dans les genres comiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriele Vickermann-Ribémont; Myriam White-Le Goff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapts. Réalités et imaginaire du Moyen Âge aux Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp. 125-141, 2014, Esprit des lois, esprit des lettres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Le Sacré en question. Bible et mythes sur les scènes du XVIIIe siècle</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrées farcesques et burlesques : le politique travesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claude Canova-Green; Jean Andrew; Marie-France Wagner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing Royal Entries in Early Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp. 385-403, 2013, Early European research, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.EER-EB.4.00042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il une vérité cachée sous le voile des travestissements burlesques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sens caché. Usages de l'allégorie du Moyen Age au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques étranges rencontres chez Apollon : Les Visions admirables du pélerin de Parnasse (1635)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gueux, frondeurs, libertins. Autres et ailleurs du XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Fumier de Pégaseˮ ou “élégant badinageˮ ? Burlesque et mauvais goût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carine Barbafieri; Jean-Christophe Abramovici. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Invention du mauvais goût à l’âge classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Peeters, pp. 271-286, 2013, La république des lettres</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques étranges rencontres chez Apollon : Les Visions admirables du pelerin de Parnasse (1635)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Chométy; Sylvie Requemora-Gros. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gueux, frondeurs, libertins, utopiens : Autres et ailleurs du XVIIe siècle. Mélanges en l’honneur de Pierre Ronzeaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 81-89, 2013, Textuelles, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.24304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp. 125-141, 2014, Esprit des lois, esprit des lettres</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Amant, entre héroï-comique, burlesque et satire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Eroicomico dall'Italia all'Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Amant, entre héroï-comique, burlesque et satire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriele Bucchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Eroicomico dall’Italia all’Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni ETS, pp. 221-233, 2013, Quaderni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il une vérité cachée sous le voile des travestissements burlesques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francine Wild. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sens caché. Usages de l’allégorie du Moyen Âge au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artois Presses Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 211-222, 2013, Études littéraires, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.12048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des équivoques blasphématoires chez les burlesques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libertinage et philosophie, n° 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Peeters, pp. 271-286, 2013, La république des lettres</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prélude : Le Déjeuner sur l’herbe, de la mythologie antique à Picasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudine Nédelec; Jean-Pierre Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire, trahir, travestir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp. 7-14, 2012, Études littéraires, 978-2-84832-144-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres burlesques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions de la rencontre. Le Roman comique de Scarron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Gueux, frondeurs, libertins, utopiens : Autres et ailleurs du XVIIe siècle. Mélanges en l’honneur de Pierre Ronzeaud</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres burlesques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Lojkine; Pierre Ronzeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions de la rencontre. Le Roman comique de Scarron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp. 107-118, 2011, Textuelles, 978-2-85399-788-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.20597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les imprimeurs-libraires et les textes burlesques : quelques cas de figure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Arrières-boutiques de la littérature. Auteurs et imprimeurs-libraires aux XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'argot, langue des gens d'une même cabale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartouche, Mandrin, et autres brigands du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Île de la Cité, “ordinaire théâtre” des tracas de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Zonza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'île au XVIe et XVIIe siècle : jeux et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr Verlag, pp. 273-286, 2010, Biblio 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’argot, langue des “gens d’une même cabale”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lise Andriès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartouche, Mandrin et autres brigands du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp. 62-83, 2010, L'Esprit des lettres, 978-2-84321-125-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les imprimeurs-libraires et les textes burlesques : quelques cas de figure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edwige Keller-Rahbé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Arrière-boutiques de la littérature. Auteurs et imprimeurs-libraires aux XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp. 209-232, 2010, Cribles XVIe-XVIIIe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques aspects de la crise du merveilleux en France au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Besson; Évelyne Jacquelin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Merveilleux entre mythe et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp. 117-131, 2010, Études littéraires et linguistiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudine Nédelec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Bibliothèques, entre imaginaires et réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pup.24304⟩</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artois Presses Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 9-15, 2009, Études littéraires et linguistiques, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.12356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance et comédie, reconnaissance et comique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Heulot-Petit; Lise Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance sur la scène française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp. 109-122, 2009, Études littéraires et linguistiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bibliothèque française de Charles Sorel : une bibliothèque choisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudine Nédelec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Bibliothèques, entre imaginaires et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artois Presses Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 177-192, 2009, Études littéraires et linguistiques, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.12356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...81 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.apu.12048⟩</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Querelle de la langue française, querelle des Anciens et des Modernes : quels liens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">William Brooks; Rainer Zaiser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion, Ethics, and History in the French Long Seventeenth Century - La Religion, la morale, et l’histoire à l’âge classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang UK, pp. 221-233, 2008, Medieval and Early Modern French Studies, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0353-0305-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voir en imagination: Cyrano explorateur et ses illustrateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Bargy; Alain Mothu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyrano de Bergerac, Cyrano de Sannois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp. 53-89, 2008, Les Styles du savoir, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.STSA-EB.4.00005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'histoire dans l'Horace de Pierre Corneille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un thème, trois oeuvres : penser l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Querelle de la langue française, querelle des Anciens et des Modernes : quels liens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Religion, la morale, et l'histoire à l'âge classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horace de Pierre Corneille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Bellosta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un thème, trois œuvres : Penser l’Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp. 7-94, 2007, Belin Sup Lettres</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obscurités et jeux de langage. Les Jeux de l’incognu (1630)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Denis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Obscurité : langage et herméneutique sous l’Ancien Régime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia-Bruylant, pp. 133-146, 2007, Au cœur des textes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le XVIIe siècle et ses gigantomachies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Géants entre mythe et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Narr Verlag, pp. 273-286, 2010, Biblio 17</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être poète et narrateur en même temps : le prosimètre romanesque chez Segrais et quelques autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzanne Guellouz; Marie-Gabrielle Lallemand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Regnault de Segrais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Narr, pp. 131-154, 2007, Biblio 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Desjonquères, pp. 62-83, 2010, L'Esprit des lettres, 978-2-84321-125-6</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le politique travesti : l'influence de la Satyre Ménippée au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mémoire des guerres de religion. La concurrence des genres historiques (XVI-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le XVIIe siècle et ses gigantomachies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marianne Closson; Myriam White. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Géants entre mythe et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp. 147-160, 2007, Études littéraires et linguistiques, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.12876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Artois Presses Université, pp. 117-131, 2010, Études littéraires et linguistiques</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le politique travesti : l’influence de la Satyre Ménippée au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Berchtold; Marie-Madeleine Fragonard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mémoire des guerres de religion. La concurrence des genres historiques (XVIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie Droz, pp. 175-192, 2007, Cahiers d'humanisme et Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obscurités et jeux de langage. Les Jeux de l'incognu (1630)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Obscurité : langage et herméneutique sous l'Ancien régime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Artois Presses Université, pp. 109-122, 2009, Études littéraires et linguistiques</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorel et les narrations brèves : “Diversité, c’est ma devise”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Bury; Eric Van der Schueren. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charles Sorel polygraphe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp. 187-203, 2006, République des Lettres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation des savoirs et des valeurs : de Dieu à l’homme ? – XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Darmon; Michel Delon; Michel Prigent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la France littéraire, Classicismes : XVIIe - XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp. 180-198, 2006, Quadrige</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Couches de l'Académie : Furetière entre institution et dissidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Cyrano de Bergerax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrano de Bergerac et la fille de Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Arche de Noé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...72 lines deleted...]
-              <w:t xml:space="preserve">, Academia-Bruylant, pp. 133-146, 2007, Au cœur des textes</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Couches de l’Académie : Furetière entre institution et dissidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia Harry; Alain Mothu; Philippe Sellier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Cyrano de Bergerac : Dissidents, excentriques et marginaux de l’Âge classique : Bouquet offert à Madeleine Alcover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp. 215-235, 2006, Colloques, congrès et conférences sur le classicisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorel et les narrations brèves : &amp;quot;diversité, c'est ma devise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charles Sorel polygraphe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dassoucy et ses “figures burlesques”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avez-vous lu Dassoucy ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp. 93-125, 2005, Collection CERHAC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Belin, pp. 7-94, 2007, Belin Sup Lettres</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dassoucy et ses figures burlesques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avez-vous lu Dassoucy ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boileau, poète héroï-comique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boileau, poésie, esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, G. Narr, pp. 131-154, 2007, Biblio 17</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monstre qui n’est que de langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bérengère Parmentier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de Cyrano de Bergerac : " Les États et empires de la lune et du soleil "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 147-162, 2004, Didact Français</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est-ce que l’on sait où l’on va ? la question du futur dans L’Autre monde de Cyrano de Bergerac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlo Arcuri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au creux du temps : Parole prophétique, Parole romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°8, Lettres modernes Minard, pp. 7-19, 2003, Études romanesques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faublas et les enfants perdus : langage argotique et populaire dans Six semaines de la vie de Faublas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Hartmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre Libertinage &amp; Révolution. Jean-Baptiste Louvet (1760-1797)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp. 129-136, 1999</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Librairie Droz, pp. 175-192, 2007, Cahiers d'humanisme et Renaissance</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argot et burlesque au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques du burlesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°27, Honoré Champion, pp. 345-357, 1998, Varia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argot et burlesque au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques du burlesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...924 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558364v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03254958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16468,51 +16468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballets burlesques pour Louis XIII. Danse et jeux de transgression (1622-1638)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Canova-Green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société de littératures classiques, 339 p., 2012, Collection des rééditions de textes du XVIIe siècle publiée en supplément de la revue Littératures classiques, 978-2-908728-69-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17551,303 +17551,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Halles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des lieux et pays mythiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp. 581-582</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Foire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des lieux et pays mythiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp. 492-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parnasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des lieux et pays mythiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp. 919-923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des lieux et pays mythiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp. 442-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263258v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03263283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cour des miracles</w:t>
               </w:r>
@@ -19137,51 +19137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine N&#233;delec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05019309v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04515440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04499725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03323966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04551902v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04520172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04551899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03298513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03240637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Closson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grande" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Trani&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03298498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04551897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04551895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04551892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04551888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04551885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roussillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04551883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04570756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04570747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04570753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04520158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03273817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04520144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04563057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04520123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04569182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03269597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04520112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04519014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04565074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04519011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04565055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04519009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04564815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05248241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04904600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0055" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04859040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.1416" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/OeC-2020-0009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.102.0081" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Lallemand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274017v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03273280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2017.1586" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03271399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03271385v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03269681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leclerc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.143.0429" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03268618v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03267182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03266777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.077.0319" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03266802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03266770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.077.0005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03266843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263329v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.074.0125" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.075.0183" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.061.0173" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261083v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.059.0028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03259775v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03260093v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.053.0453" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258580v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inli.571.0020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261264v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03260998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258563v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03257964v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2004.1981" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.044.0657" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258456v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.043.0429" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258378v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03257988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccrh.235" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258494v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2004.2082" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03257918v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2003.1909" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03257896v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03256612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccrh.1082" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03257728v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03256474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03256561v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03256556v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03256301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2000.1446" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03256372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03255526v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03255473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03255636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03255490v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03255538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03255459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03255175v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254820v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.1997.995" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254154v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254116v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dhs.1996.2112" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254043v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253978v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04551905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047781v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047716v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04604038v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04717329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04499559v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04499313v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.455" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507333v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507341v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507418v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272847v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272826v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275398v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275495v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04563068v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.18484." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275367v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/18484" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.18314" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/20218" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20178" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274054v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274063v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Canova-Green" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274365v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paringaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274361v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03273213v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272900v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.18122" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272801v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03271425v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03271434v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03271411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773441v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03270978v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03269712v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-sacre-en-question-bible-et-mythes-sur-les-scenes-du-xviiie-siecle-preface.html?displaymode=full" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03269664v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04569165v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04569162v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03269577v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03269133v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.EER-EB.4.00042" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03269050v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/24409" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.24304" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04569175v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03269120v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03269090v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/12233" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12048" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03266011v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566117v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566107v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.20597" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04565065v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04565070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03262811v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263195v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03262740v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263185v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/12381" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12356" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03262036v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261985v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/12491" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261896v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0353-0305-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261925v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.STSA-EB.4.00005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-NHQCHRF9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261323v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04565043v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04565049v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261277v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04565051v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261879v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04565047v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261902v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12876" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261347v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04565041v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261260v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04564810v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04564806v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261005v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261228v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04564812v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03259761v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04564802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04563116v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258524v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03257937v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03255504v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558364v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254958v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047727v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiaohong" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427080v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03298316v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03298413v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272883v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172757v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo d'Angelo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bombart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Ribard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03268605v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172093v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263401v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03265796v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03262058v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03262130v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Fragonard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261944v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03257951v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254868v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254693v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253909v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253566v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253884v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253542v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viala" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mortgat-Longuet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209987v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04519000v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272949v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263270v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263288v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263258v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263283v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263251v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263293v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04518995v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276379v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piront" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274045v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Speyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272004v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566119v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773321v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556586v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04520098v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556523v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04519005v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04563140v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-03773265v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine N&#233;delec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05019309v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047734v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04515440v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04499725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04551902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04520172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03323966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04551899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03298513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03240637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Closson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grande" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Trani&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03298498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04551897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04551888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04551895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04551892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04551885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roussillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04551883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04570747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04570753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04570756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04520158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03273817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04520144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04563057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04520123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04569182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03269597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04520112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04519014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04565074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04519011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04565055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04519009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04564815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05248241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04904600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0055" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04859040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.1416" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/OeC-2020-0009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.102.0081" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276387v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Lallemand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274017v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03273280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272015v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2017.1586" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03271399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03271385v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03269681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leclerc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.143.0429" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03268618v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03267182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03266777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.077.0319" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03266802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03266770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.077.0005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03266843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.074.0125" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.075.0183" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.061.0173" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261083v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.059.0028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inli.571.0020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03259775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03260093v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.053.0453" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261264v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03260998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258563v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03257964v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2004.1981" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.044.0657" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258456v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.043.0429" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258378v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03257988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccrh.235" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258494v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2004.2082" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03257918v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2003.1909" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03257896v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03256612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccrh.1082" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03257728v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03256561v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03256474v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03256556v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03256301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2000.1446" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03256372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03255473v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03255526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03255636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03255490v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03255538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03255175v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03255459v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254820v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.1997.995" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254154v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254116v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dhs.1996.2112" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254043v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253978v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04551905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047781v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047716v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04604038v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04717329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04499559v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04499313v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.455" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507333v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507341v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507418v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04507433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272847v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272826v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275398v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275495v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04563068v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.18484." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275367v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/18484" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.18314" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274063v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Canova-Green" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/20218" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20178" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274365v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paringaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274361v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03273213v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272900v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.18122" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272801v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03271425v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03271434v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03271411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03269712v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-sacre-en-question-bible-et-mythes-sur-les-scenes-du-xviiie-siecle-preface.html?displaymode=full" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773441v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03270978v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03269664v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03269133v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.EER-EB.4.00042" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04569165v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04569162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03269577v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03269050v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/24409" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.24304" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04569175v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03269120v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03269090v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/12233" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12048" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566117v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03266011v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566107v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.20597" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04565065v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04565070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03262811v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263195v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03262740v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263185v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/12381" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12356" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03262036v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261985v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/12491" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261896v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0353-0305-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261925v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.STSA-EB.4.00005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-NHQCHRF9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04565043v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04565049v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261277v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261323v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04565051v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261879v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04565047v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261902v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12876" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261347v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04565041v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261260v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261005v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04564810v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04564806v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261228v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04564812v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03259761v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04564802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04563116v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258524v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03257937v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03255504v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254958v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558364v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05047727v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiaohong" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427080v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03298316v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03298413v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272883v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172757v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo d'Angelo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bombart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Ribard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03268605v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172093v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263401v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03265796v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03262058v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03262130v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Fragonard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03261944v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03257951v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254868v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03254693v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253909v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253566v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253884v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253542v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viala" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mortgat-Longuet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209987v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04519000v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272949v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263283v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263270v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263288v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263258v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263251v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03263293v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04518995v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276379v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piront" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274045v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Speyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03272004v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566119v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773321v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556586v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04520098v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04556523v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04519005v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04563140v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-03773265v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>