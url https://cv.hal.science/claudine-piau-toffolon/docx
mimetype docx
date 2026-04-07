--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -815,85 +815,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Systems in Higher Education (ISHE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paragon International University, Sep 2025, Phnom Penh, Cambodia</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Paragon International University, Sep 2025, Phnom Penh, Cambodia. pp.6-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21467/proceedings.8.1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative AI for Low-Resource NLP: Evaluating Khmer Data Generation for Homophone Spelling Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seanghort Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -935,73 +944,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech and Language Technologies for Low-Resource Languages (SPELLL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indian Institute of Information Technology (IIIT), Dec 2025, Kottayam, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Importance of Homophones Spelling Correction Model for Khmer Authors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seanghort Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1033,399 +1042,399 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASEAN Conference on Emerging Technologies (ACET 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambodia Academy of Digital Technology (CADT), Nov 2024, Phnom Penh, Cambodia, Cambodia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2411.10477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des scénarisations pédagogiques différenciées sur l’engagement et la participation des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Clayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LUDOVIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Yverdon-les-Bains, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Project-Based Learning and Living Personas to Train Future Designers of Interactive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Merrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Warin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wroclaw University of science and technology, Dec 2021, Wroclaw, Poland. pp.79-88, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-92604-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'une méthodologie d'instrumentation pédagogique en contexte universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.151-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an editor for VR-oriented educational scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussema Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1467,406 +1476,406 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th European Conference on Technology Enhanced Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.756-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation of learning situation using automated speech transcription : A prototyping approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Int. Conf on Computer Supported Education (CSEDU 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Heraklion, Crete, Greece. pp.359-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle et outil pour assister la scénarisation des activités pédagogiques orientées RV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+                <w:t xml:space="preserve">Instrumentation of Higher Education Modules Based on Synchronous Speech Transcription: Design and Integration of a Toolset During Lectures and Practical Work Sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Venant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 19th International Conference on Advanced Learning Technologies (ICALT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2019, Maceió, Brazil. pp.22-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2019.00018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122230v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation of Higher Education Modules Based on Synchronous Speech Transcription: Design and Integration of a Toolset During Lectures and Practical Work Sessions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Venant</w:t>
+                <w:t xml:space="preserve">Modèle et outil pour assister la scénarisation des activités pédagogiques orientées RV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussema Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 19th International Conference on Advanced Learning Technologies (ICALT 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, PARIS, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159277v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model and its tool to assist the scenarization of VR-oriented pedagogical activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussema Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1908,73 +1917,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSEDU 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Crète, Greece. pp.511-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance to Scenarisation of VR-Oriented Pedagogical Activities: Models and Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussema Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1983,115 +1992,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 19th International Conference on Advanced Learning Technologies (ICALT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Maceió, France. pp.344-346, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICALT.2019.00107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards design and operationalization of pedagogical situations in the VRLEs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussema Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2133,73 +2142,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th IEEE International Conference on Advanced Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 400-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADDEGames: An Assistance Design tool for Digital Epistemic Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2241,263 +2250,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th IEEE International Conference on Advanced Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 103-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture instrumentation based on synchronous speech transcription</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
+                <w:t xml:space="preserve">Living Persona Technique applied to HCI Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Warin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Advanced Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 11-15</w:t>
+              <w:t xml:space="preserve">The IEEE Global Engineering Education Conference (EDUCON) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Santa Cruz de Tenerife, Spain. pp.57-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850439v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Persona Technique applied to HCI Education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Kolski</w:t>
+                <w:t xml:space="preserve">Lecture instrumentation based on synchronous speech transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE Global Engineering Education Conference (EDUCON) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Santa Cruz de Tenerife, Spain. pp.57-65</w:t>
+              <w:t xml:space="preserve">18th International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797523v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process of design and production of Virtual Reality Learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2539,190 +2548,190 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Collaborative Learning (ICL 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Kos Island, Greece. pp.353-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation of Classrooms Using Synchronous Speech Transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning (EC-TEL 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom. pp.648-651, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Learning Environment Design in the Context of Orientation Skills Acquisition for LUSI Class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2738,100 +2747,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Computer Supported Education (CSEDU18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Funchal,Madeira, Portugal. pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Emin-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2863,453 +2872,453 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner/Encourager l'autonomie des apprenants via un Livret Numérique de Compétences en Réussite Etudiante (LiCoRé)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Accompagner /Encourager l'autonomie des apprenants via un Livret participatif numérique de Compétences en Réussite Étudiante (LiCoRÉ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.257-268</w:t>
+              <w:t xml:space="preserve">L’Apprenant acteur principal de son parcours tout au long de sa vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Fond Remeud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850466v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARVAD : Un environnement virtuel pour l'apprentissage de l'autonomie des déplacements pour les classes ULIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+                <w:t xml:space="preserve">Accompagner/Encourager l'autonomie des apprenants via un Livret Numérique de Compétences en Réussite Etudiante (LiCoRé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.209-220</w:t>
+              <w:t xml:space="preserve">8ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.257-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664491v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner /Encourager l'autonomie des apprenants via un Livret participatif numérique de Compétences en Réussite Étudiante (LiCoRÉ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+                <w:t xml:space="preserve">ARVAD : Un environnement virtuel pour l'apprentissage de l'autonomie des déplacements pour les classes ULIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Apprenant acteur principal de son parcours tout au long de sa vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Fond Remeud, France</w:t>
+              <w:t xml:space="preserve">8ème Conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.209-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518584v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription de la parole en situations pédagogiques synchrones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Crétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.373-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et développement d'un environnement virtuel pour l'apprentissage : Application dans le cadre du projet ARVAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3325,679 +3334,679 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORPHEE Rendez-vous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A context modeling approach and a tool for reusing learning scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Context-Based Similarity Algorithm for Enhancing Learning Scenarios Reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Meriem Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mona Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Computers in Education - ICCE’2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bombay, India. pp. 288-293</w:t>
+              <w:t xml:space="preserve">Intelligent Tutoring Systems (ITS 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Zagreb, Croatia. pp.458--460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861336v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking learning design for learning technologies: formalized vision to operationalize pattern-based scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+                <w:t xml:space="preserve">A context modeling approach and a tool for reusing learning scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th IEEE International Conference on Advanced Learning Technologies (ICALT 16),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Austin, Texas, United States. pp.57-61</w:t>
+              <w:t xml:space="preserve">24th International Conference on Computers in Education - ICCE’2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bombay, India. pp. 288-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433174v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanchez</w:t>
+                <w:t xml:space="preserve">Rethinking learning design for learning technologies: formalized vision to operationalize pattern-based scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 16th IEEE International Conference on Advanced Learning Technologies (ICALT 16),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Austin, Texas, United States. pp.57-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383214v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring and Indexing Pattern-Based Learning Scenarios: Toward a Platform-Oriented Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
+                <w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Interactive Collaborative Learning (ICL 16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433166v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Context-Based Similarity Algorithm for Enhancing Learning Scenarios Reuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mona Laroussi</w:t>
+                <w:t xml:space="preserve">Structuring and Indexing Pattern-Based Learning Scenarios: Toward a Platform-Oriented Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Tutoring Systems (ITS 16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Zagreb, Croatia. pp.458--460</w:t>
+              <w:t xml:space="preserve">International Conference on Interactive Collaborative Learning (ICL 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Belfast (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433180v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platform oriented semantic description of pattern-based learning scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4015,106 +4024,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on technology Enhanced Learning - Adaptive and Adaptable Learning (EC-TEL 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.652-655, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Scenarios' Operationalization: A Process based on Ontology and Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4142,385 +4151,385 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSEDU 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lisbonne, Portugal. pp.139--147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation contextuelle multi-facettes de scénarios d'apprentissage basée sur l'observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.270-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraire et réutiliser des patrons de conception à partir de Learning Games existants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+                <w:t xml:space="preserve">Indexing learning scenarios by the most adapted contexts : An approach based on the observation of scenario progress in session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Laroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier méthodologies de conception collaboratives des EIAH, 7ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">The 15th IEEE International Conference on Advanced Learning Technologies - ICALT2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hualien, Taiwan. pp.39--43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167538v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexing learning scenarios by the most adapted contexts : An approach based on the observation of scenario progress in session</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Chaabouni</w:t>
+                <w:t xml:space="preserve">Extraire et réutiliser des patrons de conception à partir de Learning Games existants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th IEEE International Conference on Advanced Learning Technologies - ICALT2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hualien, Taiwan. pp.39--43</w:t>
+              <w:t xml:space="preserve">Atelier méthodologies de conception collaboratives des EIAH, 7ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452338v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'aide à l'opérationnalisation de scénarios pédagogiques à base de patrons et d'ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4548,1003 +4557,1003 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.438-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and operationalization of learning situations based on patterns for a public in professional development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+                <w:t xml:space="preserve">Assistance for Learning Design Community : A context-awareness and pattern-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nour El Mawas</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conf. on Technology Enhanced Learning (ECTEL'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Gratz, Austria. pp.560--561</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computer Supported Education (CSEDU'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Barcelona, Spain. pp.293--300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433256v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance for Learning Design Community : A context-awareness and pattern-based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Design and operationalization of learning situations based on patterns for a public in professional development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computer Supported Education (CSEDU'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Barcelona, Spain. pp.293--300</w:t>
+              <w:t xml:space="preserve">9th European Conf. on Technology Enhanced Learning (ECTEL'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Gratz, Austria. pp.560--561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452339v1</w:t>
+                <w:t xml:space="preserve">hal-01433256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Pattern-based adaptive approach for Instructional Design Based on Teacher's Pedagogical Design Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Int. Conf. on Enterprise Information Systems (ICEIS'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Angers, France. pp.532--538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and operationalization of patterns: Case of a training situation of personal assistance for public in professional integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Int. Conf. on Software Technologies (ICSOFT'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. pp.488-495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et opérationnalisation de patrons : Cas d'une situation de formation d'aide à la personne pour un public en insertion professionnelle</w:t>
+                <w:t xml:space="preserve">Scénarisation pédagogique à base de patrons : Cas d'une association pour l'insertion professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.191--202</w:t>
+              <w:t xml:space="preserve">COLLOQUE INTERNATIONAL « Les questions vives en éducation et formation : regards croisés France-Canada »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.293-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433268v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns,Pedagogical Design Schemes and Process for Instructional Design : With a Pattern-based and Teacher-centered Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Int. Conf. on Advanced Learning Technologies (ICALT'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.304--306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarisation pédagogique à base de patrons : Cas d'une association pour l'insertion professionnelle</w:t>
+                <w:t xml:space="preserve">Conception et opérationnalisation de patrons : Cas d'une situation de formation d'aide à la personne pour un public en insertion professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE INTERNATIONAL « Les questions vives en éducation et formation : regards croisés France-Canada »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.293-299</w:t>
+              <w:t xml:space="preserve">EIAH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.191--202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458145v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pattern-based and teacher-centered approach for learning design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IASTED Int. Conf. on Computers and Advanced Technology in Education (CATE 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Napoli, Italy. pp.119-124, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/P.2012.774-062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie des besoins pédagogiques : Une approche design patterns pro- active et adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models transformation to implement a Project-Based Collaborative Learning (PBCL) scenario: Moodle case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5559,168 +5568,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th IEEE International Conference on Advanced Learning Technologies - ICALT 08, 1st to 5th July 2008 Santander, Cantabria, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance To Project-Based Learning Support: From Learning Models To Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Warin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IADIS International Conference e-Learning, Lisbon, Portugal, 6-8 July, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les projets en milieu universitaire Présentation d'une méthodologie d'encadrement de projets collaboratifs assistée par le Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5749,293 +5758,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque « Questions de pédagogies dans l'enseignement supérieur », Louvain-la-Neuve, du 24 au 26 janvier 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Louvain la-Neuve, Belgique. pp.439-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie des EIAH orientée-scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de TICE'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning management system scenario-based engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes European Conference on E-Learning (ECEL'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Winchester, United Kingdom. pp.397--406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Centered Systems Development and Use Inconsistencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. on Enterprise Information Systems (ICEIS'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Porto, Portugal. pp.34--41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Classroom to E-learning Teaching : A European Partnership Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6064,1445 +6073,1445 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3Th European Conference on E-Learning (ECEL 04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software solutions selection : An approach based on the software dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de AIM'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Evry, France. pp.1--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Prototyping Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Int. Conf. On Enterprise Information Systems (ICEIS 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Angers, France. pp.266-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Model of E-Commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Int. Conf on Enterprise Information Systems (ICEIS’02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Ciudad Real, Spain. pp.1092-1098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Software Engineering Global Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Int. Computer Software &amp; Applications Conference (IEEE-COMPSAC’02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Oxford, United Kingdom. pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contract-Based Theory of Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Int. Conf. On Enterprise Information Systems (ICEIS’01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Setubal, Portugal. pp.645-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Studying the Coordination Process in Software Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM symposium on Applied computing (SAC 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Côme, Italy. pp.851-857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework of a Software Iterative Maintenance Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Computer and Information Sciences (ISCIS’00)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cost of Coordination in Software Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Software Control and Metrics Conference (ESCOM-SCOPE’00)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements Elicitation Process : An Iterative Approach Based on the Spiral Model</w:t>
+                <w:t xml:space="preserve">Decision-Making Process Improvement: A Framework Based on the Option-Pricing Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Computer and Information Sciences (ISCIS’99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Intelligence for Modelling, Control and Automation (CIMCA’99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1999, Vienne, Austria. pp.291-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861754v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Reusable Artifacts Evolution : A Three Level Abstraction Framework</w:t>
+                <w:t xml:space="preserve">Requirements Elicitation Process : An Iterative Approach Based on the Spiral Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual International Symposium of The International Council on Systems Engineering (INCOSE 99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Brighton, United Kingdom. pp.735-749</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Computer and Information Sciences (ISCIS’99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861753v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Making Process Improvement: A Framework Based on the Option-Pricing Theory</w:t>
+                <w:t xml:space="preserve">Software Reusable Artifacts Evolution : A Three Level Abstraction Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Intelligence for Modelling, Control and Automation (CIMCA’99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1999, Vienne, Austria. pp.291-298</w:t>
+              <w:t xml:space="preserve">9th Annual International Symposium of The International Council on Systems Engineering (INCOSE 99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Brighton, United Kingdom. pp.735-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861756v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Economic Model of Software Reuse</w:t>
+                <w:t xml:space="preserve">Le modèle des cinq spirales : Un cadre générique d’informatisation des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Software Control and Metrics Conference (ESCOM-SCOPE’99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1999, Herstmonceux Castle, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on the « Many Facets of Process Engineering : From Theory to Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861755v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle des cinq spirales : Un cadre générique d’informatisation des organisations</w:t>
+                <w:t xml:space="preserve">An Economic Model of Software Reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the « Many Facets of Process Engineering : From Theory to Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">10th European Software Control and Metrics Conference (ESCOM-SCOPE’99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Herstmonceux Castle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862097v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informatisation des processus complexes : Un modèle générique pour réduire les incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Conférence Francophone de Modélisation et Simulation (MOSIM’99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Artifacts Reuse and Maintenance: An Organizational Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second IEEE Euromicro Conference on Software Maintenance and Reengineering, (IEEE-CSMR’98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Projects Evaluation and Control: A Decision-Oriented Generic Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Software Measurement Conference (FESMA'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three Layers Software Development Method: Foundations and Definitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Engineering of Complex Computer Systems, (IEEE-ICECCS’97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7512,51 +7521,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Smarter Homophone Correction Tool: A Case Study in Khmer Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seanghort Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7588,92 +7597,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generative Systems and Intelligent Tutoring Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15724, Springer Nature Switzerland, pp.244-258, 2026, Lecture Notes in Computer Science, 978-3-031-98284-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-98284-2_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Virtual Learning Environment to Acquire Orientation Skills in the LUSI Class Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7683,106 +7692,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">McLaren B., Reilly R., Zvacek S., Uhomoibhi J. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.56-76, 2019, Communications in Computer and Information Science, 978-3-030-21150-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21151-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process using ontology to automate the operationalization of pattern-based learning scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7804,193 +7813,193 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susan Zvacek, Maria Teresa Restivo, James Uhomoibhi, Markus Helfert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 583, Springer, pp.444-461, 2016, Communications in Computer and Information Science, 978-3-319-29584-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29585-5_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Software Dimensions Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 89-98, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XAI-Profile: Explainable AI for Transparent Learner Profiling in Digital Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8025,81 +8034,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating Transparent Learner Profiling through Explainable AI</w:t>
+                <w:t xml:space="preserve">History-Aware Sequence Modeling for Authentic Learner Profiling in the Age of Generative AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeth May</w:t>
@@ -8114,92 +8123,193 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494085v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automating Transparent Learner Profiling through Explainable AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ouared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeth May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">TracePath: Modeling and Analyzing Competency Trajectories with Graph-Based Learning Analytics over a Hybrid Polystore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8227,65 +8337,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8353,51 +8463,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0957D3F0"/>
+    <w:nsid w:val="8A7D1532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8584,51 +8694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudine-piau-toffolon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8911-6995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223487236" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271092v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouared" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v20i04.55861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mahdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2308094" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Talon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Warin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01943443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seanghort Born" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.10477" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03745144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03706838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Merrad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92604-5_8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2019.00018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04468605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Iksal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2019.00107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01882158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_65" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01707205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664491v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Chaabouni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Laroussi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Tadjine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chaabouni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_84" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405955v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clayer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452339v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kammoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433452v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.774-062" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abdallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Toffolon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dakhli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434514v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861756v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862100v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98284-2_19" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433153v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490103v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494085v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490129v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudine-piau-toffolon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8911-6995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223487236" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271092v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouared" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v20i04.55861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mahdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2308094" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Talon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Warin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01943443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seanghort Born" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21467/proceedings.8.1.2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.10477" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03745144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03706838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Merrad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92604-5_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2019.00018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04468605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Iksal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2019.00107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775217v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850439v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01882158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_65" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01707205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850466v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850709v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chaabouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Laroussi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Chaabouni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Tadjine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_84" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405955v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clayer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433264v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kammoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433480v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.774-062" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abdallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Toffolon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dakhli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249392v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98284-2_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490103v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490129v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>