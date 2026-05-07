--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -1614,252 +1614,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation of Higher Education Modules Based on Synchronous Speech Transcription: Design and Integration of a Toolset During Lectures and Practical Work Sessions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Venant</w:t>
+                <w:t xml:space="preserve">Modèle et outil pour assister la scénarisation des activités pédagogiques orientées RV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussema Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 19th International Conference on Advanced Learning Technologies (ICALT 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, PARIS, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159277v1</w:t>
+                <w:t xml:space="preserve">hal-02122230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle et outil pour assister la scénarisation des activités pédagogiques orientées RV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+                <w:t xml:space="preserve">Instrumentation of Higher Education Modules Based on Synchronous Speech Transcription: Design and Integration of a Toolset During Lectures and Practical Work Sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Venant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 19th International Conference on Advanced Learning Technologies (ICALT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2019, Maceió, Brazil. pp.22-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2019.00018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122230v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model and its tool to assist the scenarization of VR-oriented pedagogical activities</w:t>
               </w:r>
@@ -2064,243 +2064,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards design and operationalization of pedagogical situations in the VRLEs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADDEGames: An Assistance Design tool for Digital Epistemic Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussema Mahdi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th IEEE International Conference on Advanced Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 400-402</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 103-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775218v1</w:t>
+                <w:t xml:space="preserve">hal-01775217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADDEGames: An Assistance Design tool for Digital Epistemic Games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Loup</w:t>
+                <w:t xml:space="preserve">Lecture instrumentation based on synchronous speech transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussema Mahdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 103-107</w:t>
+              <w:t xml:space="preserve">18th International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775217v1</w:t>
+                <w:t xml:space="preserve">hal-01850439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Persona Technique applied to HCI Education</w:t>
               </w:r>
@@ -2375,1016 +2362,1029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture instrumentation based on synchronous speech transcription</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
+                <w:t xml:space="preserve">A process of design and production of Virtual Reality Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussema Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Advanced Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 11-15</w:t>
+              <w:t xml:space="preserve">International Conference on Collaborative Learning (ICL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Kos Island, Greece. pp.353-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850439v1</w:t>
+                <w:t xml:space="preserve">hal-01882158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process of design and production of Virtual Reality Learning Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oussema Mahdi</w:t>
+                <w:t xml:space="preserve">Instrumentation of Classrooms Using Synchronous Speech Transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Collaborative Learning (ICL 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning (EC-TEL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom. pp.648-651, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882158v1</w:t>
+                <w:t xml:space="preserve">hal-02184346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation of Classrooms Using Synchronous Speech Transcription</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
+                <w:t xml:space="preserve">Virtual Learning Environment Design in the Context of Orientation Skills Acquisition for LUSI Class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning (EC-TEL 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Computer Supported Education (CSEDU18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Funchal,Madeira, Portugal. pp.47-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_65⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02184346v1</w:t>
+                <w:t xml:space="preserve">hal-01707205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Learning Environment Design in the Context of Orientation Skills Acquisition for LUSI Class</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards design and operationalization of pedagogical situations in the VRLEs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussema Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Computer Supported Education (CSEDU18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Funchal,Madeira, Portugal. pp.47-58</w:t>
+              <w:t xml:space="preserve">The 18th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 400-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707205v1</w:t>
+                <w:t xml:space="preserve">hal-01775218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t>
+                <w:t xml:space="preserve">Accompagner /Encourager l'autonomie des apprenants via un Livret participatif numérique de Compétences en Réussite Étudiante (LiCoRÉ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Sauret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeth May</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">L’Apprenant acteur principal de son parcours tout au long de sa vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Fond Remeud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850462v1</w:t>
+                <w:t xml:space="preserve">hal-01518584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner /Encourager l'autonomie des apprenants via un Livret participatif numérique de Compétences en Réussite Étudiante (LiCoRÉ)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Accompagner/Encourager l'autonomie des apprenants via un Livret Numérique de Compétences en Réussite Etudiante (LiCoRé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Apprenant acteur principal de son parcours tout au long de sa vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Fond Remeud, France</w:t>
+              <w:t xml:space="preserve">8ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.257-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518584v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner/Encourager l'autonomie des apprenants via un Livret Numérique de Compétences en Réussite Etudiante (LiCoRé)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+                <w:t xml:space="preserve">ARVAD : Un environnement virtuel pour l'apprentissage de l'autonomie des déplacements pour les classes ULIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.257-268</w:t>
+              <w:t xml:space="preserve">8ème Conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.209-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850466v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARVAD : Un environnement virtuel pour l'apprentissage de l'autonomie des déplacements pour les classes ULIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+                <w:t xml:space="preserve">Transcription de la parole en situations pédagogiques synchrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Crétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.209-220</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.373-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664491v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription de la parole en situations pédagogiques synchrones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Crétin</w:t>
+                <w:t xml:space="preserve">Conception et développement d'un environnement virtuel pour l'apprentissage : Application dans le cadre du projet ARVAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.373-375</w:t>
+              <w:t xml:space="preserve">ORPHEE Rendez-vous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610740v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et développement d'un environnement virtuel pour l'apprentissage : Application dans le cadre du projet ARVAD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Emin-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORPHEE Rendez-vous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
+              <w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850709v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Context-Based Similarity Algorithm for Enhancing Learning Scenarios Reuse</w:t>
               </w:r>
@@ -3485,420 +3485,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A context modeling approach and a tool for reusing learning scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Chaabouni</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Computers in Education - ICCE’2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861336v1</w:t>
+                <w:t xml:space="preserve">hal-01383214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking learning design for learning technologies: formalized vision to operationalize pattern-based scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+                <w:t xml:space="preserve">A context modeling approach and a tool for reusing learning scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th IEEE International Conference on Advanced Learning Technologies (ICALT 16),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Austin, Texas, United States. pp.57-61</w:t>
+              <w:t xml:space="preserve">24th International Conference on Computers in Education - ICCE’2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bombay, India. pp. 288-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433174v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanchez</w:t>
+                <w:t xml:space="preserve">Rethinking learning design for learning technologies: formalized vision to operationalize pattern-based scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 16th IEEE International Conference on Advanced Learning Technologies (ICALT 16),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Austin, Texas, United States. pp.57-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383214v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring and Indexing Pattern-Based Learning Scenarios: Toward a Platform-Oriented Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3962,51 +3962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platform oriented semantic description of pattern-based learning scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4079,51 +4079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Scenarios' Operationalization: A Process based on Ontology and Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4187,51 +4187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation contextuelle multi-facettes de scénarios d'apprentissage basée sur l'observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4403,51 +4403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraire et réutiliser des patrons de conception à partir de Learning Games existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4485,51 +4485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'aide à l'opérationnalisation de scénarios pédagogiques à base de patrons et d'ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4790,541 +4790,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Pattern-based adaptive approach for Instructional Design Based on Teacher's Pedagogical Design Scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scénarisation pédagogique à base de patrons : Cas d'une association pour l'insertion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Int. Conf. on Enterprise Information Systems (ICEIS'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Angers, France. pp.532--538</w:t>
+              <w:t xml:space="preserve">COLLOQUE INTERNATIONAL « Les questions vives en éducation et formation : regards croisés France-Canada »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.293-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452340v1</w:t>
+                <w:t xml:space="preserve">hal-01458145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and operationalization of patterns: Case of a training situation of personal assistance for public in professional integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+                <w:t xml:space="preserve">Patterns,Pedagogical Design Schemes and Process for Instructional Design : With a Pattern-based and Teacher-centered Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatma Kammoun</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Int. Conf. on Software Technologies (ICSOFT'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. pp.488-495</w:t>
+              <w:t xml:space="preserve">13th Int. Conf. on Advanced Learning Technologies (ICALT'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.304--306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433264v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarisation pédagogique à base de patrons : Cas d'une association pour l'insertion professionnelle</w:t>
+                <w:t xml:space="preserve">Conception et opérationnalisation de patrons : Cas d'une situation de formation d'aide à la personne pour un public en insertion professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE INTERNATIONAL « Les questions vives en éducation et formation : regards croisés France-Canada »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.293-299</w:t>
+              <w:t xml:space="preserve">EIAH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.191--202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458145v1</w:t>
+                <w:t xml:space="preserve">hal-01433268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns,Pedagogical Design Schemes and Process for Instructional Design : With a Pattern-based and Teacher-centered Approach</w:t>
+                <w:t xml:space="preserve">Towards a Pattern-based adaptive approach for Instructional Design Based on Teacher's Pedagogical Design Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Int. Conf. on Advanced Learning Technologies (ICALT'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.304--306</w:t>
+              <w:t xml:space="preserve">15th Int. Conf. on Enterprise Information Systems (ICEIS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Angers, France. pp.532--538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433452v1</w:t>
+                <w:t xml:space="preserve">hal-01452340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et opérationnalisation de patrons : Cas d'une situation de formation d'aide à la personne pour un public en insertion professionnelle</w:t>
+                <w:t xml:space="preserve">Design and operationalization of patterns: Case of a training situation of personal assistance for public in professional integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.191--202</w:t>
+              <w:t xml:space="preserve">8th Int. Conf. on Software Technologies (ICSOFT'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. pp.488-495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433268v1</w:t>
+                <w:t xml:space="preserve">hal-01433264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pattern-based and teacher-centered approach for learning design</w:t>
               </w:r>
@@ -5926,329 +5926,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Centered Systems Development and Use Inconsistencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Classroom to E-learning Teaching : A European Partnership Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salem Dakhli</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Warin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Enterprise Information Systems (ICEIS'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Porto, Portugal. pp.34--41</w:t>
+              <w:t xml:space="preserve">3Th European Conference on E-Learning (ECEL 04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434520v1</w:t>
+                <w:t xml:space="preserve">hal-01434513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Classroom to E-learning Teaching : A European Partnership Experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Software solutions selection : An approach based on the software dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Warin</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3Th European Conference on E-Learning (ECEL 04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes de AIM'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Evry, France. pp.1--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434513v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software solutions selection : An approach based on the software dimensions</w:t>
+                <w:t xml:space="preserve">Human-Centered Systems Development and Use Inconsistencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de AIM'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Evry, France. pp.1--10</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Enterprise Information Systems (ICEIS'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Porto, Portugal. pp.34--41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434514v1</w:t>
+                <w:t xml:space="preserve">hal-01434520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Prototyping Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Int. Conf. On Enterprise Information Systems (ICEIS 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Angers, France. pp.266-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6286,51 +6286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Model of E-Commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Int. Conf on Enterprise Information Systems (ICEIS’02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Ciudad Real, Spain. pp.1092-1098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6368,51 +6368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Software Engineering Global Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Int. Computer Software &amp; Applications Conference (IEEE-COMPSAC’02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Oxford, United Kingdom. pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6450,51 +6450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contract-Based Theory of Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Int. Conf. On Enterprise Information Systems (ICEIS’01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Setubal, Portugal. pp.645-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6532,51 +6532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Studying the Coordination Process in Software Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM symposium on Applied computing (SAC 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Côme, Italy. pp.851-857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6614,51 +6614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework of a Software Iterative Maintenance Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Computer and Information Sciences (ISCIS’00)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6696,51 +6696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cost of Coordination in Software Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Software Control and Metrics Conference (ESCOM-SCOPE’00)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6778,51 +6778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-Making Process Improvement: A Framework Based on the Option-Pricing Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Intelligence for Modelling, Control and Automation (CIMCA’99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1999, Vienne, Austria. pp.291-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6860,51 +6860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements Elicitation Process : An Iterative Approach Based on the Spiral Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Computer and Information Sciences (ISCIS’99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6942,51 +6942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Reusable Artifacts Evolution : A Three Level Abstraction Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual International Symposium of The International Council on Systems Engineering (INCOSE 99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Brighton, United Kingdom. pp.735-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7005,234 +7005,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle des cinq spirales : Un cadre générique d’informatisation des organisations</w:t>
+                <w:t xml:space="preserve">An Economic Model of Software Reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the « Many Facets of Process Engineering : From Theory to Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">10th European Software Control and Metrics Conference (ESCOM-SCOPE’99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Herstmonceux Castle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862097v1</w:t>
+                <w:t xml:space="preserve">hal-01861755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Economic Model of Software Reuse</w:t>
+                <w:t xml:space="preserve">Le modèle des cinq spirales : Un cadre générique d’informatisation des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Software Control and Metrics Conference (ESCOM-SCOPE’99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1999, Herstmonceux Castle, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on the « Many Facets of Process Engineering : From Theory to Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861755v1</w:t>
+                <w:t xml:space="preserve">hal-01862097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informatisation des processus complexes : Un modèle générique pour réduire les incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Conférence Francophone de Modélisation et Simulation (MOSIM’99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7270,51 +7270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Artifacts Reuse and Maintenance: An Organizational Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second IEEE Euromicro Conference on Software Maintenance and Reengineering, (IEEE-CSMR’98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7352,51 +7352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Projects Evaluation and Control: A Decision-Oriented Generic Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Software Measurement Conference (FESMA'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7434,51 +7434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three Layers Software Development Method: Foundations and Definitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Engineering of Complex Computer Systems, (IEEE-ICECCS’97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7747,51 +7747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process using ontology to automate the operationalization of pattern-based learning scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7929,186 +7929,186 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XAI-Profile: Explainable AI for Transparent Learner Profiling in Digital Education</w:t>
+                <w:t xml:space="preserve">Human-AI Co-Design of Profile-Aware Feedback for Metacognitive Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490103v1</w:t>
+                <w:t xml:space="preserve">hal-05602019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History-Aware Sequence Modeling for Authentic Learner Profiling in the Age of Generative AI</w:t>
+                <w:t xml:space="preserve">XAI-Profile: Explainable AI for Transparent Learner Profiling in Digital Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeth May</w:t>
@@ -8141,75 +8141,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556360v1</w:t>
+                <w:t xml:space="preserve">hal-05490103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating Transparent Learner Profiling through Explainable AI</w:t>
+                <w:t xml:space="preserve">History-Aware Sequence Modeling for Authentic Learner Profiling in the Age of Generative AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeth May</w:t>
@@ -8224,92 +8224,193 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494085v1</w:t>
+                <w:t xml:space="preserve">hal-05556360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automating Transparent Learner Profiling through Explainable AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ouared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeth May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">TracePath: Modeling and Analyzing Competency Trajectories with Graph-Based Learning Analytics over a Hybrid Polystore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8337,65 +8438,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8463,51 +8564,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A7D1532"/>
+    <w:nsid w:val="FE57B8F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8694,51 +8795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudine-piau-toffolon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8911-6995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223487236" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271092v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouared" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v20i04.55861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mahdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2308094" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Talon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Warin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01943443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seanghort Born" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21467/proceedings.8.1.2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.10477" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03745144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03706838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Merrad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92604-5_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2019.00018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04468605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Iksal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2019.00107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775217v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850439v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01882158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_65" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01707205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850466v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850709v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chaabouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Laroussi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Chaabouni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Tadjine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_84" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405955v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clayer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433264v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kammoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433480v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.774-062" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abdallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Toffolon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dakhli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249392v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98284-2_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490103v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490129v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudine-piau-toffolon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8911-6995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223487236" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271092v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouared" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v20i04.55861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mahdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2308094" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Talon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Warin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01943443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seanghort Born" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21467/proceedings.8.1.2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.10477" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03745144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03706838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Merrad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92604-5_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2019.00018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04468605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Iksal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2019.00107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01882158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_65" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01707205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chaabouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Laroussi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Chaabouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Tadjine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_84" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405955v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clayer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kammoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433452v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433480v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.774-062" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abdallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Toffolon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434513v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dakhli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434520v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862097v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249392v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98284-2_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>