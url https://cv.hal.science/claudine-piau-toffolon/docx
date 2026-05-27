--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1290,576 +1290,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'une méthodologie d'instrumentation pédagogique en contexte universitaire</w:t>
+                <w:t xml:space="preserve">Instrumentation of learning situation using automated speech transcription : A prototyping approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.151-156</w:t>
+              <w:t xml:space="preserve">11th Int. Conf on Computer Supported Education (CSEDU 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Heraklion, Crete, Greece. pp.359-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180895v1</w:t>
+                <w:t xml:space="preserve">hal-02180917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an editor for VR-oriented educational scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+                <w:t xml:space="preserve">Elaboration d'une méthodologie d'instrumentation pédagogique en contexte universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th European Conference on Technology Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.756-760</w:t>
+              <w:t xml:space="preserve">9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.151-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170565v1</w:t>
+                <w:t xml:space="preserve">hal-02180895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation of learning situation using automated speech transcription : A prototyping approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+                <w:t xml:space="preserve">Towards an editor for VR-oriented educational scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussema Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Int. Conf on Computer Supported Education (CSEDU 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Heraklion, Crete, Greece. pp.359-366</w:t>
+              <w:t xml:space="preserve">The 14th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.756-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180917v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle et outil pour assister la scénarisation des activités pédagogiques orientées RV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+                <w:t xml:space="preserve">Instrumentation of Higher Education Modules Based on Synchronous Speech Transcription: Design and Integration of a Toolset During Lectures and Practical Work Sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Venant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 19th International Conference on Advanced Learning Technologies (ICALT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2019, Maceió, Brazil. pp.22-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2019.00018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122230v1</w:t>
+                <w:t xml:space="preserve">hal-03159277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation of Higher Education Modules Based on Synchronous Speech Transcription: Design and Integration of a Toolset During Lectures and Practical Work Sessions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Venant</w:t>
+                <w:t xml:space="preserve">Modèle et outil pour assister la scénarisation des activités pédagogiques orientées RV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussema Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 19th International Conference on Advanced Learning Technologies (ICALT 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2019.00018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03159277v1</w:t>
+                <w:t xml:space="preserve">hal-02122230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model and its tool to assist the scenarization of VR-oriented pedagogical activities</w:t>
               </w:r>
@@ -2172,217 +2172,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture instrumentation based on synchronous speech transcription</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
+                <w:t xml:space="preserve">Living Persona Technique applied to HCI Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Warin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Advanced Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 11-15</w:t>
+              <w:t xml:space="preserve">The IEEE Global Engineering Education Conference (EDUCON) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Santa Cruz de Tenerife, Spain. pp.57-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850439v1</w:t>
+                <w:t xml:space="preserve">hal-01797523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Persona Technique applied to HCI Education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Kolski</w:t>
+                <w:t xml:space="preserve">Lecture instrumentation based on synchronous speech transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE Global Engineering Education Conference (EDUCON) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Santa Cruz de Tenerife, Spain. pp.57-65</w:t>
+              <w:t xml:space="preserve">18th International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797523v1</w:t>
+                <w:t xml:space="preserve">hal-01850439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process of design and production of Virtual Reality Learning Environments</w:t>
               </w:r>
@@ -2489,51 +2489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation of Classrooms Using Synchronous Speech Transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,204 +2872,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner/Encourager l'autonomie des apprenants via un Livret Numérique de Compétences en Réussite Etudiante (LiCoRé)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+                <w:t xml:space="preserve">ARVAD : Un environnement virtuel pour l'apprentissage de l'autonomie des déplacements pour les classes ULIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.257-268</w:t>
+              <w:t xml:space="preserve">8ème Conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.209-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850466v1</w:t>
+                <w:t xml:space="preserve">hal-01664491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARVAD : Un environnement virtuel pour l'apprentissage de l'autonomie des déplacements pour les classes ULIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+                <w:t xml:space="preserve">Accompagner/Encourager l'autonomie des apprenants via un Livret Numérique de Compétences en Réussite Etudiante (LiCoRé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.209-220</w:t>
+              <w:t xml:space="preserve">8ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.257-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664491v1</w:t>
+                <w:t xml:space="preserve">hal-01850466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription de la parole en situations pédagogiques synchrones</w:t>
               </w:r>
@@ -3485,312 +3485,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanchez</w:t>
+                <w:t xml:space="preserve">A context modeling approach and a tool for reusing learning scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th International Conference on Computers in Education - ICCE’2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bombay, India. pp. 288-293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383214v1</w:t>
+                <w:t xml:space="preserve">hal-01861336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A context modeling approach and a tool for reusing learning scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mona Laroussi</w:t>
+                <w:t xml:space="preserve">Rethinking learning design for learning technologies: formalized vision to operationalize pattern-based scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Computers in Education - ICCE’2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bombay, India. pp. 288-293</w:t>
+              <w:t xml:space="preserve">The 16th IEEE International Conference on Advanced Learning Technologies (ICALT 16),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Austin, Texas, United States. pp.57-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861336v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking learning design for learning technologies: formalized vision to operationalize pattern-based scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Structuring and Indexing Pattern-Based Learning Scenarios: Toward a Platform-Oriented Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3802,211 +3776,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th IEEE International Conference on Advanced Learning Technologies (ICALT 16),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Austin, Texas, United States. pp.57-61</w:t>
+              <w:t xml:space="preserve">International Conference on Interactive Collaborative Learning (ICL 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Belfast (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433174v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring and Indexing Pattern-Based Learning Scenarios: Toward a Platform-Oriented Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Interactive Collaborative Learning (ICL 16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433166v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platform oriented semantic description of pattern-based learning scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4079,51 +4079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Scenarios' Operationalization: A Process based on Ontology and Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4187,51 +4187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation contextuelle multi-facettes de scénarios d'apprentissage basée sur l'observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4403,51 +4403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraire et réutiliser des patrons de conception à partir de Learning Games existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4485,51 +4485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'aide à l'opérationnalisation de scénarios pédagogiques à base de patrons et d'ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5101,230 +5101,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Pattern-based adaptive approach for Instructional Design Based on Teacher's Pedagogical Design Scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and operationalization of patterns: Case of a training situation of personal assistance for public in professional integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Int. Conf. on Enterprise Information Systems (ICEIS'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Angers, France. pp.532--538</w:t>
+              <w:t xml:space="preserve">8th Int. Conf. on Software Technologies (ICSOFT'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. pp.488-495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452340v1</w:t>
+                <w:t xml:space="preserve">hal-01433264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and operationalization of patterns: Case of a training situation of personal assistance for public in professional integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+                <w:t xml:space="preserve">Towards a Pattern-based adaptive approach for Instructional Design Based on Teacher's Pedagogical Design Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatma Kammoun</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Int. Conf. on Software Technologies (ICSOFT'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. pp.488-495</w:t>
+              <w:t xml:space="preserve">15th Int. Conf. on Enterprise Information Systems (ICEIS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Angers, France. pp.532--538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433264v1</w:t>
+                <w:t xml:space="preserve">hal-01452340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pattern-based and teacher-centered approach for learning design</w:t>
               </w:r>
@@ -6841,355 +6841,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements Elicitation Process : An Iterative Approach Based on the Spiral Model</w:t>
+                <w:t xml:space="preserve">Software Reusable Artifacts Evolution : A Three Level Abstraction Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Computer and Information Sciences (ISCIS’99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">9th Annual International Symposium of The International Council on Systems Engineering (INCOSE 99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Brighton, United Kingdom. pp.735-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861754v1</w:t>
+                <w:t xml:space="preserve">hal-01861753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Reusable Artifacts Evolution : A Three Level Abstraction Framework</w:t>
+                <w:t xml:space="preserve">Requirements Elicitation Process : An Iterative Approach Based on the Spiral Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual International Symposium of The International Council on Systems Engineering (INCOSE 99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Brighton, United Kingdom. pp.735-749</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Computer and Information Sciences (ISCIS’99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861753v1</w:t>
+                <w:t xml:space="preserve">hal-01861754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Economic Model of Software Reuse</w:t>
+                <w:t xml:space="preserve">Le modèle des cinq spirales : Un cadre générique d’informatisation des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Software Control and Metrics Conference (ESCOM-SCOPE’99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1999, Herstmonceux Castle, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on the « Many Facets of Process Engineering : From Theory to Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861755v1</w:t>
+                <w:t xml:space="preserve">hal-01862097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle des cinq spirales : Un cadre générique d’informatisation des organisations</w:t>
+                <w:t xml:space="preserve">An Economic Model of Software Reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the « Many Facets of Process Engineering : From Theory to Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">10th European Software Control and Metrics Conference (ESCOM-SCOPE’99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Herstmonceux Castle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862097v1</w:t>
+                <w:t xml:space="preserve">hal-01861755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informatisation des processus complexes : Un modèle générique pour réduire les incertitudes</w:t>
               </w:r>
@@ -7747,51 +7747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process using ontology to automate the operationalization of pattern-based learning scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8564,51 +8564,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE57B8F1"/>
+    <w:nsid w:val="8A339FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8795,51 +8795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudine-piau-toffolon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8911-6995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223487236" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271092v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouared" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v20i04.55861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mahdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2308094" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Talon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Warin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01943443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seanghort Born" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21467/proceedings.8.1.2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.10477" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03745144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03706838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Merrad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92604-5_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2019.00018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04468605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Iksal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2019.00107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01882158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_65" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01707205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chaabouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Laroussi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Chaabouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Tadjine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_84" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405955v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clayer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kammoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433452v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433480v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.774-062" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abdallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Toffolon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434513v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dakhli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434520v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862097v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249392v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98284-2_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudine-piau-toffolon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8911-6995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223487236" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271092v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouared" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v20i04.55861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mahdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2308094" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Talon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Warin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01943443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seanghort Born" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21467/proceedings.8.1.2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.10477" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03745144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03706838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Merrad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92604-5_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2019.00018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04468605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Iksal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2019.00107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01882158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_65" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01707205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chaabouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Laroussi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Chaabouni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Tadjine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_84" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405955v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clayer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kammoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433452v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452340v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433480v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.774-062" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abdallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Toffolon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434513v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dakhli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434520v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861753v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249392v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98284-2_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>