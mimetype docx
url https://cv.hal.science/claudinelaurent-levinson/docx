--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1054,295 +1054,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of medical risk factors for childhood psychosis: Implications for research and treatment</w:t>
+                <w:t xml:space="preserve">Genetic correlation between amyotrophic lateral sclerosis and schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Giannitelli</w:t>
+                <w:t xml:space="preserve">Russell L Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Consoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Raffin</w:t>
+                <w:t xml:space="preserve">Dick Schijven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Jardri</w:t>
+                <w:t xml:space="preserve">Wouter van Rheenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas F. Levinson</w:t>
+                <w:t xml:space="preserve">Kristel R van Eijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret O’brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2017.05.011⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.14774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533309v1</w:t>
+                <w:t xml:space="preserve">hal-04423266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic correlation between amyotrophic lateral sclerosis and schizophrenia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview of medical risk factors for childhood psychosis: Implications for research and treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dick Schijven</w:t>
+                <w:t xml:space="preserve">Marianna Giannitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter van Rheenen</w:t>
+                <w:t xml:space="preserve">Angèle Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristel R van Eijk</w:t>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret O’brien</w:t>
+                <w:t xml:space="preserve">Douglas F. Levinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.14774. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Schizophrenia Research, 192, pp.39-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms14774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2017.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423266v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of copy number variants to schizophrenia from a genome-wide study of 41,321 subjects</w:t>
               </w:r>
@@ -1596,51 +1596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial, vocal and cross-modal emotion processing in early-onset schizophrenia spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Giannitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2593,51 +2593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05294360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worrawat Engchuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Shanta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Macdonald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhooma Thiruvahindrapuram" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04169323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Koido" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Ingvoldstad Malmgren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Pojskic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Z Almos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Bergen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2023.104805" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Trubetskoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pardi&#241;as" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Qi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Panagiotaropoulou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Awasthi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04434-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03233717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hanin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnulf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Maranci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas F Levinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04573676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneri Anttila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejung Won" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Chen Feng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Rosenthal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.11.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ferrafiat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Freri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Granata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardo Nardocci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.10.028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bilan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglong Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41525-018-0059-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02533309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Giannitelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Consoli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas F. Levinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2017.05.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell L Mclaughlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Schijven" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Rheenen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel R van Eijk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret O&#8217;brien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14774" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04589228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Marshall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Howrigan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Merico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3725" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Franke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L Stein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ripke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrek P Hibar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4228" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;ois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bodeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.07.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RZFLRPQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nava" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rupp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boissel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rastetter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2057-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Zompo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Chillotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cousin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Niehaus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.54" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00918581v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amiet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourfinkel-An" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re G&#233;nin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-2392-4-47" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Levinson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Soubigou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.10797" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKSDH0R0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holmans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brien Riley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Pulver" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1069914" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05294360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worrawat Engchuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Shanta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Macdonald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhooma Thiruvahindrapuram" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04169323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Koido" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Ingvoldstad Malmgren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Pojskic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Z Almos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Bergen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2023.104805" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Trubetskoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pardi&#241;as" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Qi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Panagiotaropoulou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Awasthi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04434-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03233717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hanin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnulf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Maranci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas F Levinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04573676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneri Anttila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejung Won" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Chen Feng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Rosenthal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.11.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ferrafiat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Freri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Granata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardo Nardocci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.10.028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bilan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglong Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41525-018-0059-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell L Mclaughlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Schijven" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Rheenen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel R van Eijk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret O&#8217;brien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14774" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02533309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Giannitelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Consoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas F. Levinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2017.05.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04589228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Marshall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Howrigan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Merico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3725" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Franke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L Stein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ripke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrek P Hibar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4228" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;ois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bodeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.07.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RZFLRPQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nava" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rupp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boissel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rastetter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2057-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Zompo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Chillotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cousin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Niehaus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.54" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00918581v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amiet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourfinkel-An" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re G&#233;nin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-2392-4-47" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Levinson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Soubigou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.10797" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKSDH0R0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holmans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brien Riley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Pulver" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1069914" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>