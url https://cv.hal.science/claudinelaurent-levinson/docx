--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -1054,295 +1054,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic correlation between amyotrophic lateral sclerosis and schizophrenia</w:t>
+                <w:t xml:space="preserve">An overview of medical risk factors for childhood psychosis: Implications for research and treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell L Mclaughlin</w:t>
+                <w:t xml:space="preserve">Marianna Giannitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dick Schijven</w:t>
+                <w:t xml:space="preserve">Angèle Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter van Rheenen</w:t>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristel R van Eijk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margaret O’brien</w:t>
+                <w:t xml:space="preserve">Douglas F. Levinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14774⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Schizophrenia Research, 192, pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2017.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423266v1</w:t>
+                <w:t xml:space="preserve">hal-02533309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of medical risk factors for childhood psychosis: Implications for research and treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic correlation between amyotrophic lateral sclerosis and schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell L Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Giannitelli</w:t>
+                <w:t xml:space="preserve">Dick Schijven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Consoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Raffin</w:t>
+                <w:t xml:space="preserve">Wouter van Rheenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Jardri</w:t>
+                <w:t xml:space="preserve">Kristel R van Eijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas F. Levinson</w:t>
+                <w:t xml:space="preserve">Margaret O’brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Schizophrenia Research, 192, pp.39-49. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.14774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2017.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533309v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of copy number variants to schizophrenia from a genome-wide study of 41,321 subjects</w:t>
               </w:r>
@@ -1590,307 +1590,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial, vocal and cross-modal emotion processing in early-onset schizophrenia spectrum disorders</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypomorphic variants of cationic amino acid transporter 3 in males with autism spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne François</w:t>
+                <w:t xml:space="preserve">Caroline Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bodeau</w:t>
+                <w:t xml:space="preserve">Johanna Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Laurent</w:t>
+                <w:t xml:space="preserve">Jean-Paul Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rastetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2015.07.039⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (12), pp.2647-2658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-015-2057-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484424v1</w:t>
+                <w:t xml:space="preserve">hal-01191525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypomorphic variants of cationic amino acid transporter 3 in males with autism spectrum disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Nava</w:t>
+                <w:t xml:space="preserve">Facial, vocal and cross-modal emotion processing in early-onset schizophrenia spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Giannitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Rupp</w:t>
+                <w:t xml:space="preserve">Anne François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Boissel</w:t>
+                <w:t xml:space="preserve">Nicolas Bodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Mignot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rastetter</w:t>
+                <w:t xml:space="preserve">Claudine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 168 (1-2), pp.252-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2015.07.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00726-015-2057-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01191525v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association study in three different populations between the GPR 88 gene and major psychoses</w:t>
               </w:r>
@@ -2036,64 +2036,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Amiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gourfinkel-An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2144,51 +2144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAG repeat polymorphisms in KCNN3 (HSKCa3) and PPP2R2B show no association or linkage to schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2316,51 +2316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Levinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Holmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brien Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2593,51 +2593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05294360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worrawat Engchuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Shanta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Macdonald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhooma Thiruvahindrapuram" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04169323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Koido" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Ingvoldstad Malmgren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Pojskic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Z Almos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Bergen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2023.104805" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Trubetskoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pardi&#241;as" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Qi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Panagiotaropoulou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Awasthi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04434-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03233717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hanin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnulf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Maranci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas F Levinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04573676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneri Anttila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejung Won" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Chen Feng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Rosenthal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.11.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ferrafiat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Freri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Granata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardo Nardocci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.10.028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bilan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglong Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41525-018-0059-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell L Mclaughlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Schijven" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Rheenen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel R van Eijk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret O&#8217;brien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14774" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02533309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Giannitelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Consoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas F. Levinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2017.05.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04589228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Marshall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Howrigan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Merico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3725" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Franke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L Stein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ripke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrek P Hibar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4228" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;ois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bodeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.07.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RZFLRPQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nava" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rupp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boissel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rastetter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2057-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Zompo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Chillotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cousin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Niehaus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.54" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00918581v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amiet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourfinkel-An" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re G&#233;nin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-2392-4-47" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Levinson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Soubigou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.10797" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKSDH0R0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holmans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brien Riley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Pulver" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1069914" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05294360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worrawat Engchuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Shanta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Macdonald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhooma Thiruvahindrapuram" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04169323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Koido" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Ingvoldstad Malmgren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Pojskic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Z Almos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Bergen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2023.104805" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Trubetskoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pardi&#241;as" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Qi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Panagiotaropoulou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Awasthi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04434-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03233717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hanin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnulf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Maranci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas F Levinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04573676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneri Anttila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejung Won" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Chen Feng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Rosenthal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.11.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ferrafiat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Freri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Granata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardo Nardocci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.10.028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bilan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglong Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41525-018-0059-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02533309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Giannitelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Consoli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas F. Levinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2017.05.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell L Mclaughlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Schijven" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Rheenen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel R van Eijk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret O&#8217;brien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14774" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04589228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Marshall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Howrigan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Merico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3725" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Franke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L Stein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ripke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrek P Hibar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4228" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nava" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rupp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boissel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rastetter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2057-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bodeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.07.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RZFLRPQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Zompo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Chillotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cousin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Niehaus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.54" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00918581v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amiet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourfinkel-An" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re G&#233;nin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-2392-4-47" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Levinson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Soubigou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.10797" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKSDH0R0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holmans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brien Riley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Pulver" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1069914" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>