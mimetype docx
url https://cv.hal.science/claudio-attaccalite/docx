--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -980,382 +980,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moiré amplification of highly tunable shift current response in twisted trilayer graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuncheng Mao</w:t>
+                <w:t xml:space="preserve">The 2025 Roadmap to Ultrafast Dynamics: Frontiers of Theoretical and Computational Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sentef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bonitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Draxl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.195408⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.012501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7639/ae1165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779604v1</w:t>
+                <w:t xml:space="preserve">hal-04885167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift current in 2D Janus Transition-Metal Dichalcogenides: the role of excitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuncheng Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ju Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrta Grüning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (12), pp.124002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/qth8-6spb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2025 Roadmap to Ultrafast Dynamics: Frontiers of Theoretical and Computational Modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Sentef</w:t>
+                <w:t xml:space="preserve">Moiré amplification of highly tunable shift current response in twisted trilayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuncheng Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Draxl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diego García Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (1), pp.012501. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (19), pp.195408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2515-7639/ae1165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.195408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885167v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable second harmonic generation in 2D materials: comparison of different strategies</w:t>
               </w:r>
@@ -1465,248 +1465,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles study of luminescence in hexagonal boron nitride single layer: exciton-phonon coupling and the role of substrate</w:t>
+                <w:t xml:space="preserve">Pressure Dependence of Electronic, Vibrational and Optical Properties of wurtzite-Boron Nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lechifflart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Davide Sangalli</w:t>
+                <w:t xml:space="preserve">Martino Silvetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cannuccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.024006. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.024006⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7 (5), pp.055201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.055201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909192v1</w:t>
+                <w:t xml:space="preserve">hal-03852418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Dependence of Electronic, Vibrational and Optical Properties of wurtzite-Boron Nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-principles study of luminescence in hexagonal boron nitride single layer: exciton-phonon coupling and the role of substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lechifflart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Paleari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Silvetti</w:t>
+                <w:t xml:space="preserve">Davide Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Cannuccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7 (5), pp.055201. </w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.024006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.055201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.024006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852418v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical monitoring of organic crystal phase transition using MoS2 field effect transistor</w:t>
               </w:r>
@@ -2041,265 +2041,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Study of Graphene/hBN Van der Waals Heterostructures: Effect of Electric Field, Twist Angles and p-n Doping on the Electronic Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Brozzesi</w:t>
+                <w:t xml:space="preserve">Excitons under strain: light absorption and emission in strained hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lechifflart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Paleari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12122118⟩</w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.12.5.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700706v1</w:t>
+                <w:t xml:space="preserve">hal-03502146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitons under strain: light absorption and emission in strained hexagonal boron nitride</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fulvio Paleari</w:t>
+                <w:t xml:space="preserve">Ab Initio Study of Graphene/hBN Van der Waals Heterostructures: Effect of Electric Field, Twist Angles and p-n Doping on the Electronic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Brozzesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Buonocore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizia Palummo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.145. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.2118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.12.5.145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12122118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502146v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical response of ferroelectric oxides: First-principles calculations within the time and frequency domains</w:t>
               </w:r>
@@ -2681,360 +2681,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly Bound Excitons in Metal–Organic Framework MOF-5: A Many-Body Perturbation Theory Study</w:t>
+                <w:t xml:space="preserve">On-surface chemistry using local high electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
+                <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Blase</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+                <w:t xml:space="preserve">Tony Lelaidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Poloni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00543⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (19), pp.5565 - 5569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1na00383f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359643v1</w:t>
+                <w:t xml:space="preserve">hal-03421568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-surface chemistry using local high electric fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strongly Bound Excitons in Metal–Organic Framework MOF-5: A Many-Body Perturbation Theory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Lelaidier</w:t>
+                <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Ranguis</w:t>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Siri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roberta Poloni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (19), pp.5565 - 5569. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (16), pp.4045-4051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1na00383f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421568v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bethe–Salpeter Study of the Optical Absorption of trans and cis Azobenzene-Functionalized Metal–Organic Frameworks Using Molecular and Periodic Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Poloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (13), pp.7401-7412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5332,51 +5332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 372 (2011), pp.20130271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5495,365 +5495,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many-body Green's function GW and Bethe-Salpeter study of the optical excitations in a paradigmatic model dipeptide</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Gate-tunable light-emitting device made of defective boron nitride nanotubes: from ultraviolet to the visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Blase</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4830236⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.2698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep02698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913648v1</w:t>
+                <w:t xml:space="preserve">hal-00865828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optics from ab-initio by means of the dynamical Berry-phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Many-body Green's function GW and Bethe-Salpeter study of the optical excitations in a paradigmatic model dipeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Grüning</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.235113⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139, pp.194308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4830236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862625v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Gate-tunable light-emitting device made of defective boron nitride nanotubes: from ultraviolet to the visible</w:t>
+                <w:t xml:space="preserve">Nonlinear optics from ab-initio by means of the dynamical Berry-phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angel Rubio</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grüning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.2698. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (23), pp.235113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep02698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.235113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865828v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-phonon coupling and charge-transfer excitations in organic systems from many-body perturbation theory</w:t>
               </w:r>
@@ -6211,51 +6211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6445,51 +6445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Sorella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (24), pp.245117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6575,51 +6575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Olevano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Runge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (11), pp.115123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6653,51 +6653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge-transfer excitations in molecular donor-acceptor complexes within the many-body Bethe-Salpeter approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6744,51 +6744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles GW calculations for fullerenes, porphyrins, phtalocyanine, and other molecules of interest for organic photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7121,90 +7121,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doped graphene as tunable electron-phonon coupling material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludger Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (4), pp.1172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7251,51 +7251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Charge-Transfer Excitonic Effects and the Bose-Einstein Exciton Condensate in Graphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cudazzo Pierluigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8463,51 +8463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear response of solids and nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrta Grüning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9311,51 +9311,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34BB2255"/>
+    <w:nsid w:val="2831661A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9542,51 +9542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-attaccalite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7660-261X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197623638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/attaccalite_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532975v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Pillai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cannuccia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Paleari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Attaccalite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383552v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuncheng Mao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils W. Rosemann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin C. D&#246;ring" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Dornsiepen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Belz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Casula" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439271v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara Timerkaeva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brenet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike N. Pionteck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrta Gr&#252;ning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sanna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.19.5.129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a Ovalle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.195408" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qth8-6spb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Caruso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sentef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Draxl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ae1165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Grillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizia Palummo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pulci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.7.4.081" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechifflart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sangalli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852418v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Silvetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.055201" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sangalli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Alessandro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.205203" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Prete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palummo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pulci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238318" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Brozzesi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Buonocore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Giorgi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122118" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.5.145" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Dues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius J M&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangam Chatterjee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.065202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Eberheim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius M&#252;ller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schwan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10107" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Art&#250;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Feneberg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Edgar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202000101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Poloni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00543" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00383f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00367" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421555v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Segura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Cusc&#243;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02082" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousuke Nakano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barborini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Capriotti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005037" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferretti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miranda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab15d0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186055v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.074003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monserrat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.081109" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qm00478a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01755879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165126" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820825v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galvani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.125206" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044186" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141908v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010269" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.075121" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cannuccia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#252;ning" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.125403" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.115304" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320532v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gr&#252;ning" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sangalli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.035149" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00459h" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230829v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Nguer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00601e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230827v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine K&#246;rbel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kammerlander" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sarmiento-P&#233;rez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Lopes Marques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075134" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110455v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Faber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulanger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duchemin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155109" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978401v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0271" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935297v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.081102" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913648v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830236" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.235113" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Wirtz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02698" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730389v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6401-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752251v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692115v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Calandra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Profeta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.149701" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730372v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125203" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626220v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245110" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stella" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Sorella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245117" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626223v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Runge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115123" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626221v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3655352" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626224v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115103" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626222v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bockstedte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wirtz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.144115" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazzeri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl9034626" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695022v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695023v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cudazzo Pierluigi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Tokatly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.226804" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473343v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruneis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serrano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosak" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Molodtsov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.085423" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357354v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.081406" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357330v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruning" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kresse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.189701" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357328v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zabolotnyy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiozawa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.037601" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357778v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#252;neis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saito" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.205425" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283187v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776199" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283186v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776107" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina-S&#225;nchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Nalabothula" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Reho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Bonacci" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b2773016859dd53afbd091189972c75a80432f53;origin=https://hal.archives-ouvertes.fr/hal-04991952;visit=swh:1:snp:babe808c372749e9317a5d437c655cd863b69618;anchor=swh:1:rel:31a655ff18aeb9a926cc7afcd6982b69df03a9bc;path=/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622296v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01635503v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579043v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807592v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575397v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362012v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127866v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-attaccalite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7660-261X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197623638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/attaccalite_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532975v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Pillai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cannuccia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Paleari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Attaccalite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383552v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuncheng Mao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils W. Rosemann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin C. D&#246;ring" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Dornsiepen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Belz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Casula" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439271v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara Timerkaeva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brenet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike N. Pionteck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrta Gr&#252;ning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sanna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.19.5.129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Caruso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sentef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonitz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Draxl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ae1165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Zhou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qth8-6spb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a Ovalle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.195408" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Grillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizia Palummo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pulci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.7.4.081" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Silvetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.055201" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechifflart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sangalli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sangalli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Alessandro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.205203" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Prete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palummo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pulci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238318" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502146v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.5.145" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Brozzesi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Buonocore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Giorgi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Dues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius J M&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangam Chatterjee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.065202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Eberheim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius M&#252;ller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schwan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10107" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Art&#250;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Feneberg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Edgar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202000101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00383f" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Poloni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00543" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00367" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421555v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Segura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Cusc&#243;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02082" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousuke Nakano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barborini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Capriotti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005037" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferretti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miranda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab15d0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186055v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.074003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monserrat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.081109" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qm00478a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01755879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165126" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820825v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galvani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.125206" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044186" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141908v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010269" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.075121" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cannuccia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#252;ning" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.125403" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.115304" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320532v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gr&#252;ning" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sangalli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.035149" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00459h" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230829v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Nguer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00601e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230827v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine K&#246;rbel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kammerlander" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sarmiento-P&#233;rez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Lopes Marques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075134" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110455v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Faber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulanger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duchemin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155109" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978401v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0271" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935297v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.081102" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Wirtz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02698" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830236" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.235113" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730389v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6401-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752251v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692115v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Calandra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Profeta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.149701" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730372v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125203" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626220v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245110" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stella" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Sorella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245117" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626223v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Runge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115123" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626221v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3655352" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626224v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115103" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626222v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bockstedte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wirtz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.144115" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazzeri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl9034626" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695022v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695023v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cudazzo Pierluigi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Tokatly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.226804" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473343v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruneis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serrano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosak" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Molodtsov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.085423" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357354v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.081406" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357330v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruning" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kresse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.189701" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357328v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zabolotnyy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiozawa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.037601" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357778v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#252;neis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saito" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.205425" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283187v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776199" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283186v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776107" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina-S&#225;nchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Nalabothula" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Reho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Bonacci" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b2773016859dd53afbd091189972c75a80432f53;origin=https://hal.archives-ouvertes.fr/hal-04991952;visit=swh:1:snp:babe808c372749e9317a5d437c655cd863b69618;anchor=swh:1:rel:31a655ff18aeb9a926cc7afcd6982b69df03a9bc;path=/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622296v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01635503v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579043v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807592v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575397v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362012v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127866v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>