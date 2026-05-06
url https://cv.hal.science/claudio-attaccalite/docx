--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -183,51 +183,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -255,8178 +255,8194 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cannuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Manchon</w:t>
+                <w:t xml:space="preserve">Aurélien Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Paleari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 128 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0332006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Bulk Photovoltaic Effect in Bernal Bilayer Graphene</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The 2025 Roadmap to Ultrafast Dynamics: Frontiers of Theoretical and Computational Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sentef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bonitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Draxl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.012501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7639/ae1165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuncheng Mao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05383552v1</w:t>
+                <w:t xml:space="preserve">hal-04885167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Broadband Visible and Infrared Light Generation Driven by Far Infrared Light in the Broad Region from 8{\mu}m to 240{\mu}m</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shift current in 2D Janus Transition-Metal Dichalcogenides: the role of excitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuncheng Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ju Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrta Grüning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...78 lines deleted...]
-                <w:t xml:space="preserve">hal-03658587v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (12), pp.124002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/qth8-6spb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TurboRVB: a many-body toolkit for {\it ab initio} electronic simulations by quantum Monte Carlo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moiré amplification of highly tunable shift current response in twisted trilayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuncheng Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02484178v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego García Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (19), pp.195408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.195408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular resolved electron energy loss spectroscopy in hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A real-time approach to frequency-mixing spectroscopies: application to sum and difference frequency generation in two-dimensional crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike N. Pionteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fossard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léonard Schué</w:t>
+                <w:t xml:space="preserve">Myrta Grüning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">hal-01439271v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.19.5.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the nature of the C-C complex in silicon? Insights from electronic structure calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Tunable second harmonic generation in 2D materials: comparison of different strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cannuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizia Palummo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pulci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SciPost Physics Core</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.7.4.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pressure Dependence of Electronic, Vibrational and Optical Properties of wurtzite-Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Silvetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cannuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (5), pp.055201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.055201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First-principles study of luminescence in hexagonal boron nitride single layer: exciton-phonon coupling and the role of substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lechifflart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Paleari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Sangalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.024006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.024006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrical monitoring of organic crystal phase transition using MoS2 field effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (6), pp.1681-1690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2na00817c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exciton-Exciton transitions involving strongly bound Frenkel excitons: an ab initio approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sangalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (20), pp.205203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.205203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excitons under strain: light absorption and emission in strained hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lechifflart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Paleari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.12.5.145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ab Initio Study of Graphene/hBN Van der Waals Heterostructures: Effect of Electric Field, Twist Angles and p-n Doping on the Electronic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Brozzesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Buonocore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizia Palummo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.2118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12122118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interlayer and intralayer excitons in AlN/WS$_2$ heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Palummo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pulci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (23), pp.8318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15238318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear optical response of ferroelectric oxides: First-principles calculations within the time and frequency domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Dues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius J Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangam Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Sanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.065202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.065202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetraphenyl Tetrel Molecules and Molecular Crystals: From Structural Properties to Nonlinear Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Eberheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Dues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (7), pp.3713-3726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c10107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-surface chemistry using local high electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelaidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (19), pp.5565 - 5569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1na00383f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strongly Bound Excitons in Metal–Organic Framework MOF-5: A Many-Body Perturbation Theory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Poloni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (16), pp.4045-4051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipsometry Study of Hexagonal Boron Nitride using Synchrotron Radiation: Transparency Window in the Far‐UVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Artús</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Feneberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James H Edgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2000101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adpr.202000101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bethe–Salpeter Study of the Optical Absorption of trans and cis Azobenzene-Functionalized Metal–Organic Frameworks Using Molecular and Periodic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Poloni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (13), pp.7401-7412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuning the Direct and Indirect Excitonic Transitions of h -BN by Hydrostatic Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Cuscó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (23), pp.12880-12885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TurboRVB: a many-body toolkit for ab initio electronic simulations by quantum Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kousuke Nakano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Barborini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Capriotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Casula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0005037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-body perturbation theory calculations using the yambo code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sangalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, pp.325902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab15d0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02032065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How strong is the second harmonic generation in single-layer monochalcogenides: A response from first-principles real-time simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizia Palummo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cannuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrta Grüning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.074003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theory of phonon-assisted luminescence in solids: application to hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cannuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Monserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.081109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.081109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of halogen substitution on aggregation-induced near infrared emission of borondifluoride complexes of 2′-hydroxychalcones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony D’aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Saúl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.86-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8qm00478a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct and indirect excitons in boron nitride polymorphs: a story of atomic configuration and electronic correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sponza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (12), pp.125206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.125206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-photon absorption in two-dimensional materials: The case of hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrta Grüning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (16), pp.165126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.165126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response to “Comment on ‘Structural, electronic, and optical properties of the C-C complex in bulk silicon from first principles’” [J. Appl. Phys. 124 , 086101 (2018)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilyara Timerkaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01635491v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (8), pp.086102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5044186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural, electronic, and optical properties of the C-C complex in bulk silicon from first principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyara Timerkaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caliste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (16), pp.161421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5010269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exciton interference in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sponza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (7), pp.075121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.075121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excitonic effects in third-harmonic generation: The case of carbon nanotubes and nanoribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cannuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grüning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (12), pp.125403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.125403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angle-resolved electron energy loss spectroscopy in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sponza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Schué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (11), pp.115304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.115304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dielectrics in a time-dependent electric field: a real-time approach based on density-polarization functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grüning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sangalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (3), pp.035149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.035149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of polarisation functionals for linear and nonlinear optical properties of bulk zinc chalcogenides ZnX (X = S, Se, and Te)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrta Grüning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (31), pp.21179-21189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp00459h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong second harmonic generation in SiC, ZnO, GaN two-dimensional hexagonal crystals from first-principles many-body cal-culations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Nguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cannuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrta Grüning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (14), pp.9533-9540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp00601e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical properties of Cu-chalcogenide photovoltaic absorbers from self-consistent GW and the Bethe-Salpeter equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Körbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kammerlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Sarmiento-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alexandre Lopes Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (7), pp.075134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring approximations to the GW self-energy ionic gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cannuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (15), pp.155109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.155109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excited states properties of organic molecules: from density functional theory to the GW and Bethe-Salpeter Green's function formalisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372 (2011), pp.20130271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2013.0271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second Harmonic Generation in h-BN and MoS$_2$ monolayers: the role of electron-hole interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grüning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (8), pp.081102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.081102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient Gate-tunable light-emitting device made of defective boron nitride nanotubes: from ultraviolet to the visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.2698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep02698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-body Green's function GW and Bethe-Salpeter study of the optical excitations in a paradigmatic model dipeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139, pp.194308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4830236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear optics from ab-initio by means of the dynamical Berry-phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grüning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (23), pp.235113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.235113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electron-phonon coupling and charge-transfer excitations in organic systems from many-body perturbation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Olevano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (21), pp.7472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-012-6401-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trends in condensed matter physics: is research going faster and faster?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Unsolved Questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on &amp;quot;Electronic Structure of Superconducting KC8 and Nonsuperconducting LiC6 Graphite Intercalation Compounds: Evidence for a Graphene-Sheet-Driven Superconducting State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Profeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.149701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.149701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speeding up the solution of the Bethe-Salpeter equation by a double-grid method and Wannier interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kammerlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. L. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (12), pp.125203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong electronic correlation in the Hydrogen chain: a variational Monte Carlo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Sorella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (24), pp.245117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.245117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A real-time approach to the optical properties of solids and nano-structures: the time-dependent Bethe-Salpeter equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grüning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (24), pp.245110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.245110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First-principles GW calculations for DNA and RNA nucleobases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Olevano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Runge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (11), pp.115123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.115123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charge-transfer excitations in molecular donor-acceptor complexes within the many-body Bethe-Salpeter approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (17), pp.171909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3655352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First-principles GW calculations for fullerenes, porphyrins, phtalocyanine, and other molecules of interest for organic photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Olevano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.115103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.115103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling of excitons and defect states in boron-nitride nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bockstedte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.144115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.144115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doped graphene as tunable electron-phonon coupling material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (4), pp.1172-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl9034626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doped graphene as tunable electron-phonon coupling material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Lazzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (4), pp.1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl9034626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong Charge-Transfer Excitonic Effects and the Bose-Einstein Exciton Condensate in Graphane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cudazzo Pierluigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya V. Tokatly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104, pp.226804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.226804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phonon surface mapping of graphite : disentangling quasi-degenerate phonon dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gruneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bosak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Molodtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.085423-1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.085423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the electron-electron correlation on phonon dispersions : failure of LDA and GGA functionals in graphene and graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.081406(R)-1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.081406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on ''Huge excitonic effects in layered hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gruning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.189701-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.189701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electron-electron correlation in graphite : a combined angle-resolved photoemission and first-principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gruneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zabolotnyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shiozawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.037601-1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.037601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tight-binding description of the quasiparticle dispersion of graphite and few-layer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grüneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shiozawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.205425-1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.205425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absorption of BN nanotubes under the influence of a perpendicular electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 244, pp.4288-4292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200776199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low energy quasiparticle dispersion of graphite by angle-resolved photoemission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gruneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shiozawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 244, pp.4129-4133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200776107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time approach to frequency-mixing spectroscopies: application to sum and difference frequency generation in two-dimensional crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simone Sanna</w:t>
+                <w:t xml:space="preserve">Magnetic Bulk Photovoltaic Effect in Bernal Bilayer Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuncheng Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04985648v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2025 Roadmap to Ultrafast Dynamics: Frontiers of Theoretical and Computational Modelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-Broadband Visible and Infrared Light Generation Driven by Far Infrared Light in the Broad Region from 8{\mu}m to 240{\mu}m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudia Draxl</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils W. Rosemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin C. Döring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eike Dornsiepen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Belz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04885167v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift current in 2D Janus Transition-Metal Dichalcogenides: the role of excitons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TurboRVB: a many-body toolkit for {\it ab initio} electronic simulations by quantum Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05126655v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Casula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moiré amplification of highly tunable shift current response in twisted trilayer graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuncheng Mao</w:t>
+                <w:t xml:space="preserve">Angular resolved electron energy loss spectroscopy in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sponza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Schué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-04779604v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable second harmonic generation in 2D materials: comparison of different strategies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivia Pulci</w:t>
+                <w:t xml:space="preserve">What is the nature of the C-C complex in silicon? Insights from electronic structure calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyara Timerkaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...2273 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony D’aléo</w:t>
+                <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Saúl</w:t>
-[...418 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...4091 lines deleted...]
-                <w:t xml:space="preserve">hal-00283186v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YamboPy: a pre/post-processor tool for Yambo and QuantumEspresso written in Python.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Paleari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Molina-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muralidhar Nalabothula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Reho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miki Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:b2773016859dd53afbd091189972c75a80432f53;origin=https://hal.archives-ouvertes.fr/hal-04991952;visit=swh:1:snp:babe808c372749e9317a5d437c655cd863b69618;anchor=swh:1:rel:31a655ff18aeb9a926cc7afcd6982b69df03a9bc;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8436,117 +8452,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear response of solids and nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrta Grüning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.N°154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8556,91 +8572,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear response in extended systems: a real-time approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Aix-Marseille Universite, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01635503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8650,600 +8666,600 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Kohn anomaly in the phonon dispersion of graphene by interaction with the substrate and by doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dallas, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News on the theoretical spectroscopy of boron nitride nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bockstedte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the GDR-I GNT 'Graphene and Nanotubes'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron phonon coupling in graphene within the GW approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Obergurgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-phonon coupling in graphite within the GW-approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ETSF/Nanoquanta Workshop on Electronic Excitations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Pugnochiuso, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of impurities on the optical properties of BN nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Nanoquanta Workshop on Electronic Excitations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Houffalize, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId283"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9311,51 +9327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2831661A"/>
+    <w:nsid w:val="0C3B001F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9542,51 +9558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-attaccalite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7660-261X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197623638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/attaccalite_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532975v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Pillai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cannuccia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Paleari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Attaccalite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383552v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuncheng Mao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils W. Rosemann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin C. D&#246;ring" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Dornsiepen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Belz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Casula" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439271v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara Timerkaeva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brenet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike N. Pionteck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrta Gr&#252;ning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sanna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.19.5.129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Caruso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sentef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonitz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Draxl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ae1165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Zhou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qth8-6spb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a Ovalle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.195408" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Grillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizia Palummo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pulci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.7.4.081" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Silvetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.055201" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechifflart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sangalli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sangalli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Alessandro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.205203" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Prete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palummo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pulci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238318" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502146v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.5.145" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Brozzesi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Buonocore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Giorgi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Dues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius J M&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangam Chatterjee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.065202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Eberheim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius M&#252;ller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schwan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10107" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Art&#250;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Feneberg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Edgar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202000101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00383f" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Poloni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00543" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00367" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421555v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Segura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Cusc&#243;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02082" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousuke Nakano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barborini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Capriotti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005037" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferretti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miranda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab15d0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186055v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.074003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monserrat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.081109" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qm00478a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01755879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165126" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820825v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galvani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.125206" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044186" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141908v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010269" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.075121" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cannuccia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#252;ning" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.125403" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.115304" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320532v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gr&#252;ning" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sangalli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.035149" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00459h" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230829v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Nguer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00601e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230827v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine K&#246;rbel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kammerlander" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sarmiento-P&#233;rez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Lopes Marques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075134" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110455v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Faber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulanger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duchemin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155109" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978401v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0271" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935297v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.081102" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Wirtz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02698" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830236" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.235113" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730389v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6401-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752251v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692115v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Calandra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Profeta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.149701" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730372v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125203" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626220v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245110" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stella" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Sorella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245117" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626223v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Runge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115123" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626221v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3655352" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626224v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115103" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626222v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bockstedte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wirtz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.144115" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazzeri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl9034626" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695022v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695023v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cudazzo Pierluigi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Tokatly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.226804" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473343v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruneis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serrano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosak" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Molodtsov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.085423" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357354v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.081406" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357330v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruning" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kresse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.189701" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357328v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zabolotnyy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiozawa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.037601" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357778v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#252;neis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saito" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.205425" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283187v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776199" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283186v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776107" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina-S&#225;nchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Nalabothula" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Reho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Bonacci" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b2773016859dd53afbd091189972c75a80432f53;origin=https://hal.archives-ouvertes.fr/hal-04991952;visit=swh:1:snp:babe808c372749e9317a5d437c655cd863b69618;anchor=swh:1:rel:31a655ff18aeb9a926cc7afcd6982b69df03a9bc;path=/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622296v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01635503v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579043v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807592v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575397v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362012v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127866v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-attaccalite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7660-261X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197623638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/attaccalite_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532975v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Pillai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cannuccia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Manchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Paleari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Attaccalite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0332006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Caruso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sentef" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonitz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Draxl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ae1165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuncheng Mao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Zhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrta Gr&#252;ning" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qth8-6spb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a Ovalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.195408" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike N. Pionteck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sanna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.19.5.129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Grillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizia Palummo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pulci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.7.4.081" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Silvetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.055201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechifflart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sangalli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sangalli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Alessandro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.205203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.5.145" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Brozzesi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Buonocore" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Giorgi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122118" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Prete" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palummo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pulci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238318" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Dues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius J M&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangam Chatterjee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.065202" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602355v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Eberheim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius M&#252;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schwan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00383f" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Poloni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00543" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Art&#250;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Feneberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Edgar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202000101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359630v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00367" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Segura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Cusc&#243;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02082" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousuke Nakano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barborini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Capriotti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Casula" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferretti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miranda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab15d0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.074003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monserrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.081109" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qm00478a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galvani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.125206" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01755879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165126" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972471v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara Timerkaeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brenet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044186" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141908v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010269" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.075121" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cannuccia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#252;ning" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.125403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.115304" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320532v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gr&#252;ning" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sangalli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.035149" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320555v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00459h" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230829v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Nguer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00601e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230827v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine K&#246;rbel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kammerlander" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sarmiento-P&#233;rez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Lopes Marques" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075134" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110455v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Faber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulanger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duchemin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155109" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978401v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0271" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935297v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.081102" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865828v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Wirtz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02698" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913648v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830236" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862625v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.235113" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730389v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6401-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752251v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Calandra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Profeta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.149701" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125203" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692142v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stella" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Sorella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245117" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245110" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626223v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Runge" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115123" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626221v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3655352" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626224v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115103" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bockstedte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wirtz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.144115" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549056v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazzeri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl9034626" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695022v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695023v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cudazzo Pierluigi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Tokatly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.226804" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473343v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruneis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serrano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosak" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Molodtsov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.085423" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357354v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.081406" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruning" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kresse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.189701" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357328v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zabolotnyy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiozawa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.037601" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357778v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#252;neis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saito" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.205425" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776199" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283186v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776107" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383552v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658587v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils W. Rosemann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin C. D&#246;ring" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Dornsiepen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Belz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484178v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439271v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635491v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991952v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina-S&#225;nchez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Nalabothula" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Reho" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Bonacci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b2773016859dd53afbd091189972c75a80432f53;origin=https://hal.archives-ouvertes.fr/hal-04991952;visit=swh:1:snp:babe808c372749e9317a5d437c655cd863b69618;anchor=swh:1:rel:31a655ff18aeb9a926cc7afcd6982b69df03a9bc;path=/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622296v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01635503v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579043v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807592v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575397v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362012v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127866v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>