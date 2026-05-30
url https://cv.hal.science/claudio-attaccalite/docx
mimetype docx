--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -347,499 +347,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2025 Roadmap to Ultrafast Dynamics: Frontiers of Theoretical and Computational Modelling</w:t>
+                <w:t xml:space="preserve">Shift current in 2D Janus Transition-Metal Dichalcogenides: the role of excitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Caruso</w:t>
+                <w:t xml:space="preserve">Yuncheng Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sentef</w:t>
+                <w:t xml:space="preserve">Ju Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrta Grüning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7639/ae1165⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (12), pp.124002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/qth8-6spb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885167v1</w:t>
+                <w:t xml:space="preserve">hal-05126655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift current in 2D Janus Transition-Metal Dichalcogenides: the role of excitons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Moiré amplification of highly tunable shift current response in twisted trilayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuncheng Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego García Ovalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/qth8-6spb⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (19), pp.195408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.195408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126655v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moiré amplification of highly tunable shift current response in twisted trilayer graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuncheng Mao</w:t>
+                <w:t xml:space="preserve">A real-time approach to frequency-mixing spectroscopies: application to sum and difference frequency generation in two-dimensional crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike N. Pionteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrta Grüning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego García Ovalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.195408⟩</w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.19.5.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779604v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time approach to frequency-mixing spectroscopies: application to sum and difference frequency generation in two-dimensional crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2025 Roadmap to Ultrafast Dynamics: Frontiers of Theoretical and Computational Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sentef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike N. Pionteck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myrta Grüning</w:t>
+                <w:t xml:space="preserve">Michael Bonitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Sanna</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudia Draxl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19, pp.129. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.012501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.19.5.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7639/ae1165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985648v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable second harmonic generation in 2D materials: comparison of different strategies</w:t>
               </w:r>
@@ -949,248 +949,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Dependence of Electronic, Vibrational and Optical Properties of wurtzite-Boron Nitride</w:t>
+                <w:t xml:space="preserve">First-principles study of luminescence in hexagonal boron nitride single layer: exciton-phonon coupling and the role of substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Silvetti</w:t>
+                <w:t xml:space="preserve">Pierre Lechifflart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Paleari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Cannuccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7 (5), pp.055201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.055201⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.024006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.024006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852418v1</w:t>
+                <w:t xml:space="preserve">hal-03909192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles study of luminescence in hexagonal boron nitride single layer: exciton-phonon coupling and the role of substrate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure Dependence of Electronic, Vibrational and Optical Properties of wurtzite-Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Sangalli</w:t>
+                <w:t xml:space="preserve">Martino Silvetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cannuccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.024006. </w:t>
+              <w:t xml:space="preserve">, 2023, 7 (5), pp.055201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.024006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.055201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909192v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical monitoring of organic crystal phase transition using MoS2 field effect transistor</w:t>
               </w:r>
@@ -1408,382 +1408,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitons under strain: light absorption and emission in strained hexagonal boron nitride</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fulvio Paleari</w:t>
+                <w:t xml:space="preserve">Ab Initio Study of Graphene/hBN Van der Waals Heterostructures: Effect of Electric Field, Twist Angles and p-n Doping on the Electronic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Brozzesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Buonocore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizia Palummo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.12.5.145⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.2118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12122118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502146v1</w:t>
+                <w:t xml:space="preserve">hal-03700706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Study of Graphene/hBN Van der Waals Heterostructures: Effect of Electric Field, Twist Angles and p-n Doping on the Electronic Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interlayer and intralayer excitons in AlN/WS$_2$ heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Palummo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pulci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12122118⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (23), pp.8318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15238318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700706v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlayer and intralayer excitons in AlN/WS$_2$ heterostructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excitons under strain: light absorption and emission in strained hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lechifflart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Paleari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Pulci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (23), pp.8318. </w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15238318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.12.5.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717052v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical response of ferroelectric oxides: First-principles calculations within the time and frequency domains</w:t>
               </w:r>
@@ -1821,51 +1821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangam Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Sanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, pp.065202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2031,494 +2031,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-surface chemistry using local high electric fields</w:t>
+                <w:t xml:space="preserve">Strongly Bound Excitons in Metal–Organic Framework MOF-5: A Many-Body Perturbation Theory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leoni</w:t>
+                <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Lelaidier</w:t>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Thomas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roberta Poloni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1na00383f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (16), pp.4045-4051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421568v1</w:t>
+                <w:t xml:space="preserve">hal-03359643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly Bound Excitons in Metal–Organic Framework MOF-5: A Many-Body Perturbation Theory Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ellipsometry Study of Hexagonal Boron Nitride using Synchrotron Radiation: Transparency Window in the Far‐UVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Artús</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
+                <w:t xml:space="preserve">Martin Feneberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Blase</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+                <w:t xml:space="preserve">James H Edgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Poloni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiahan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (16), pp.4045-4051. </w:t>
+              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2000101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adpr.202000101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359643v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsometry Study of Hexagonal Boron Nitride using Synchrotron Radiation: Transparency Window in the Far‐UVC</w:t>
+                <w:t xml:space="preserve">On-surface chemistry using local high electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Artús</w:t>
+                <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Feneberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudio Attaccalite</w:t>
+                <w:t xml:space="preserve">Tony Lelaidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James H Edgar</w:t>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiahan Li</w:t>
+                <w:t xml:space="preserve">Olivier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.2000101. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (19), pp.5565 - 5569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adpr.202000101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1na00383f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142453v1</w:t>
+                <w:t xml:space="preserve">hal-03421568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bethe–Salpeter Study of the Optical Absorption of trans and cis Azobenzene-Functionalized Metal–Organic Frameworks Using Molecular and Periodic Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Poloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (13), pp.7401-7412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2993,51 +2993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizia Palummo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cannuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrta Grüning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3439,51 +3439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon absorption in two-dimensional materials: The case of hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrta Grüning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4288,51 +4288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of polarisation functionals for linear and nonlinear optical properties of bulk zinc chalcogenides ZnX (X = S, Se, and Te)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrta Grüning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4418,51 +4418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Nguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cannuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrta Grüning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (14), pp.9533-9540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4816,51 +4816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 372 (2011), pp.20130271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4979,365 +4979,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Gate-tunable light-emitting device made of defective boron nitride nanotubes: from ultraviolet to the visible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Many-body Green's function GW and Bethe-Salpeter study of the optical excitations in a paradigmatic model dipeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angel Rubio</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep02698⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139, pp.194308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4830236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865828v1</w:t>
+                <w:t xml:space="preserve">hal-00913648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many-body Green's function GW and Bethe-Salpeter study of the optical excitations in a paradigmatic model dipeptide</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear optics from ab-initio by means of the dynamical Berry-phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Blase</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grüning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4830236⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (23), pp.235113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.235113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913648v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optics from ab-initio by means of the dynamical Berry-phase</w:t>
+                <w:t xml:space="preserve">Efficient Gate-tunable light-emitting device made of defective boron nitride nanotubes: from ultraviolet to the visible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Grüning</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (23), pp.235113. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.2698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.235113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep02698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862625v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-phonon coupling and charge-transfer excitations in organic systems from many-body perturbation theory</w:t>
               </w:r>
@@ -5695,51 +5695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5825,51 +5825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Sorella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (24), pp.245117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6059,51 +6059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Olevano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Runge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (11), pp.115123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6137,51 +6137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge-transfer excitations in molecular donor-acceptor complexes within the many-body Bethe-Salpeter approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6228,51 +6228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles GW calculations for fullerenes, porphyrins, phtalocyanine, and other molecules of interest for organic photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6605,90 +6605,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doped graphene as tunable electron-phonon coupling material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludger Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (4), pp.1172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6735,51 +6735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Charge-Transfer Excitonic Effects and the Bose-Einstein Exciton Condensate in Graphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cudazzo Pierluigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7714,291 +7714,577 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssb.200776107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumen-code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Sangalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Reho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Martin Alliati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cervantes-Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Esquembre Kučukalić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:6d49270cb599ef14661b380a45842ee0dd7cbd44;origin=https://hal.archives-ouvertes.fr/hal-05620247;visit=swh:1:snp:307876ff9fe91d3b5c0f7fe7f639507c5ec2ad9e;anchor=swh:1:rel:596ba64f1030c172ffc6769732bf207f8edaaea5;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">YamboPy: a pre/post-processor tool for Yambo and QuantumEspresso written in Python.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Paleari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Molina-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muralidhar Nalabothula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Reho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miki Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:b2773016859dd53afbd091189972c75a80432f53;origin=https://hal.archives-ouvertes.fr/hal-04991952;visit=swh:1:snp:babe808c372749e9317a5d437c655cd863b69618;anchor=swh:1:rel:31a655ff18aeb9a926cc7afcd6982b69df03a9bc;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Bulk Photovoltaic Effect in Bernal Bilayer Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuncheng Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-Broadband Visible and Infrared Light Generation Driven by Far Infrared Light in the Broad Region from 8{\mu}m to 240{\mu}m</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils W. Rosemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin C. Döring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eike Dornsiepen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Belz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TurboRVB: a many-body toolkit for {\it ab initio} electronic simulations by quantum Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8007,87 +8293,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Casula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular resolved electron energy loss spectroscopy in hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sponza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8125,73 +8411,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the nature of the C-C complex in silicon? Insights from electronic structure calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilyara Timerkaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8239,330 +8525,171 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635491v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-04991952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear response of solids and nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrta Grüning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.N°154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8572,91 +8699,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear response in extended systems: a real-time approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Aix-Marseille Universite, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01635503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8666,78 +8793,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Kohn anomaly in the phonon dispersion of graphene by interaction with the substrate and by doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8769,73 +8896,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dallas, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News on the theoretical spectroscopy of boron nitride nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8890,73 +9017,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the GDR-I GNT 'Graphene and Nanotubes'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron phonon coupling in graphene within the GW approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8998,73 +9125,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Obergurgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-phonon coupling in graphite within the GW-approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9106,73 +9233,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ETSF/Nanoquanta Workshop on Electronic Excitations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Pugnochiuso, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of impurities on the optical properties of BN nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9201,65 +9328,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Nanoquanta Workshop on Electronic Excitations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Houffalize, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9327,51 +9454,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C3B001F"/>
+    <w:nsid w:val="0A2AEF89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9558,51 +9685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-attaccalite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7660-261X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197623638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/attaccalite_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532975v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Pillai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cannuccia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Manchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Paleari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Attaccalite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0332006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Caruso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sentef" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonitz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Draxl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ae1165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuncheng Mao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Zhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrta Gr&#252;ning" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qth8-6spb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a Ovalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.195408" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike N. Pionteck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sanna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.19.5.129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Grillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizia Palummo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pulci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.7.4.081" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Silvetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.055201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechifflart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sangalli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sangalli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Alessandro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.205203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.5.145" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Brozzesi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Buonocore" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Giorgi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122118" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Prete" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palummo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pulci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238318" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Dues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius J M&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangam Chatterjee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.065202" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602355v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Eberheim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius M&#252;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schwan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00383f" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Poloni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00543" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Art&#250;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Feneberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Edgar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202000101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359630v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00367" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Segura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Cusc&#243;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02082" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousuke Nakano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barborini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Capriotti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Casula" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferretti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miranda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab15d0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.074003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monserrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.081109" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qm00478a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galvani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.125206" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01755879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165126" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972471v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara Timerkaeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brenet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044186" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141908v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010269" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.075121" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cannuccia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#252;ning" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.125403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.115304" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320532v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gr&#252;ning" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sangalli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.035149" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320555v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00459h" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230829v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Nguer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00601e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230827v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine K&#246;rbel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kammerlander" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sarmiento-P&#233;rez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Lopes Marques" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075134" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110455v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Faber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulanger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duchemin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155109" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978401v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0271" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935297v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.081102" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865828v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Wirtz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02698" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913648v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830236" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862625v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.235113" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730389v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6401-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752251v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Calandra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Profeta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.149701" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125203" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692142v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stella" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Sorella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245117" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245110" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626223v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Runge" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115123" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626221v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3655352" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626224v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115103" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bockstedte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wirtz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.144115" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549056v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazzeri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl9034626" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695022v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695023v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cudazzo Pierluigi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Tokatly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.226804" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473343v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruneis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serrano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosak" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Molodtsov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.085423" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357354v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.081406" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruning" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kresse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.189701" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357328v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zabolotnyy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiozawa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.037601" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357778v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#252;neis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saito" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.205425" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776199" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283186v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776107" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383552v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658587v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils W. Rosemann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin C. D&#246;ring" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Dornsiepen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Belz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484178v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439271v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635491v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991952v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina-S&#225;nchez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Nalabothula" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Reho" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Bonacci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b2773016859dd53afbd091189972c75a80432f53;origin=https://hal.archives-ouvertes.fr/hal-04991952;visit=swh:1:snp:babe808c372749e9317a5d437c655cd863b69618;anchor=swh:1:rel:31a655ff18aeb9a926cc7afcd6982b69df03a9bc;path=/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622296v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01635503v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579043v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807592v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575397v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362012v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127866v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-attaccalite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7660-261X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197623638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/attaccalite_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532975v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Pillai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cannuccia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Manchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Paleari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Attaccalite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0332006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuncheng Mao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrta Gr&#252;ning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qth8-6spb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a Ovalle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.195408" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985648v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike N. Pionteck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sanna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.19.5.129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Caruso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sentef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Draxl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ae1165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Grillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizia Palummo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pulci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.7.4.081" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechifflart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sangalli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Silvetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.055201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sangalli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Alessandro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.205203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Brozzesi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Buonocore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Giorgi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Prete" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palummo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pulci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238318" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.5.145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Dues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius J M&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangam Chatterjee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.065202" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602355v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Eberheim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius M&#252;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schwan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Poloni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00543" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Art&#250;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Feneberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Edgar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202000101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421568v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00383f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359630v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00367" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Segura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Cusc&#243;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02082" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousuke Nakano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barborini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Capriotti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Casula" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferretti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miranda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab15d0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.074003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monserrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.081109" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qm00478a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galvani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.125206" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01755879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165126" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972471v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara Timerkaeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brenet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044186" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141908v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010269" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.075121" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cannuccia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#252;ning" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.125403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.115304" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320532v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gr&#252;ning" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sangalli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.035149" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320555v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00459h" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230829v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Nguer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00601e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230827v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine K&#246;rbel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kammerlander" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sarmiento-P&#233;rez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Lopes Marques" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075134" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110455v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Faber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulanger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duchemin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155109" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978401v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0271" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935297v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.081102" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913648v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830236" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862625v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.235113" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865828v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Wirtz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02698" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730389v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6401-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752251v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Calandra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Profeta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.149701" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125203" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692142v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stella" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Sorella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245117" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245110" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626223v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Runge" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115123" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626221v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3655352" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626224v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115103" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bockstedte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wirtz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.144115" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549056v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazzeri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl9034626" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695022v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695023v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cudazzo Pierluigi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Tokatly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.226804" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473343v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruneis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serrano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosak" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Molodtsov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.085423" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357354v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.081406" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruning" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kresse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.189701" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357328v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zabolotnyy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiozawa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.037601" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357778v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#252;neis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saito" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.205425" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776199" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283186v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776107" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620247v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Reho" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Martin Alliati" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cervantes-Villanueva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Esquembre Ku&#269;ukali&#263;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6d49270cb599ef14661b380a45842ee0dd7cbd44;origin=https://hal.archives-ouvertes.fr/hal-05620247;visit=swh:1:snp:307876ff9fe91d3b5c0f7fe7f639507c5ec2ad9e;anchor=swh:1:rel:596ba64f1030c172ffc6769732bf207f8edaaea5;path=/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991952v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina-S&#225;nchez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Nalabothula" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Bonacci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b2773016859dd53afbd091189972c75a80432f53;origin=https://hal.archives-ouvertes.fr/hal-04991952;visit=swh:1:snp:babe808c372749e9317a5d437c655cd863b69618;anchor=swh:1:rel:31a655ff18aeb9a926cc7afcd6982b69df03a9bc;path=/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383552v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils W. Rosemann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin C. D&#246;ring" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Dornsiepen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Belz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484178v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439271v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635491v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622296v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01635503v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579043v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807592v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575397v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362012v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127866v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>