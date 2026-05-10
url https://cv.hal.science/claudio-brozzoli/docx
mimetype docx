--- v1 (2026-03-30)
+++ v2 (2026-05-10)
@@ -66,3916 +66,4066 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decoding Phonetic Features: Somatotopic and Sensorimotor Representations in Native and Non-native Consonant Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzuyi Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05583030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied speech: Sensorimotor contributions to native and non-native phoneme processing and learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzuyi Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/nol.a.215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04836272v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool to probe domain-general syntax: Simple and complex actions with a tool improve syntactic comprehension in language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.100190. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crbeha.2025.100190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity in Occipito-Temporal Cortex Is Involved in Tool-Use Planning and Contributes to Tool-Related Semantic Neural Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (4), pp.1008-1024. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/nol_a_00159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04827517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un entrainement moteur avec outil pour améliorer le traitement syntaxique chez l’adolescent porteur d’un Trouble Développemental du Langage (TDL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Roscigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufour Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rééducation orthophonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04827442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language as a means to reduce uncertainty</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cortical changes during the learning of sequences of simultaneous finger presses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamín Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hampus Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Ullén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/imag_a_00016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plrev.2023.07.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04304757v1</w:t>
+                <w:t xml:space="preserve">hal-04308569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical changes during the learning of sequences of simultaneous finger presses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Language as a means to reduce uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Mattia Gervasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.261-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2023.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/imag_a_00016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04308569v1</w:t>
+                <w:t xml:space="preserve">hal-04304757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-related contraction of gray matter in rodent sensorimotor cortex is associated with adaptive myelination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Mediavilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özgün Özalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor M Estévez-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Frias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greger Orädd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.77432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool use and language share syntactic processes and neural patterns in the basal ganglia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Me, you, and our object: Peripersonal space recruitment during executed and observed actions depends on object ownership.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Patané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frassinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abe0874⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150 (7), pp.1410-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xge0001001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426977v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associative learning in peripersonal space: fear responses are acquired in hand-centered coordinates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tool use and language share syntactic processes and neural patterns in the basal ganglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Mattia Gervasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Koun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00157.2021⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 374 (6569), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abe0874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304732v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripersonal and reaching space differ: Evidence from their spatial extent and multisensory facilitation pattern</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Associative learning in peripersonal space: fear responses are acquired in hand-centered coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (3), pp.864-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00157.2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-021-01942-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03957353v1</w:t>
+                <w:t xml:space="preserve">hal-04304732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Me, you, and our object: Peripersonal space recruitment during executed and observed actions depends on object ownership.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peripersonal and reaching space differ: Evidence from their spatial extent and multisensory facilitation pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Patané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Patané</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">R. Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (6), pp.1894-1905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-021-01942-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xge0001001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03957377v1</w:t>
+                <w:t xml:space="preserve">hal-03957353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aim and Plausibility of Action Chains Remap Peripersonal Space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Action Planning Modulates Peripersonal Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Patané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Cardinali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (8), pp.1141-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_01349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01681⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04315875v1</w:t>
+                <w:t xml:space="preserve">hal-04315972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language as a Tool: Motor Proficiency Using a Tool Predicts Individual Linguistic Abilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aim and Plausibility of Action Chains Remap Peripersonal Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Senna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Cardinali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Lövdén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.1639. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01639⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02460427v1</w:t>
+                <w:t xml:space="preserve">hal-04315875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action Planning Modulates Peripersonal Space</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Language as a Tool: Motor Proficiency Using a Tool Predicts Individual Linguistic Abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Catherine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Lidborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lövdén</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_01349⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04315972v1</w:t>
+                <w:t xml:space="preserve">hal-02460427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When action is not enough: tool-use reveals tactile-dependent access to Body Schema.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cardinali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Urquizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (13), pp.3750-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Multisensory Processing and Its Role in the Representation of Space through Pathological and Physiological Crossmodal Extinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00089⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03014738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domain-general syntax: The crucial role of tool-use motor training to improve syntactic comprehension in language, in adults and children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Grosbras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Embodied and Situated Language Processing 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond speech production: sensorimotor contribution to native and non-native phoneme perception.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzuyi Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Catherine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISSP 2024: International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Autrans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04649741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simple and complex tool use improve language syntax comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Grosbras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for the Neurobiology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Marseille, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initial motor skills determine the benefits of tool-use learning over syntax in language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Catherine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SNL 2023: Society for the Neurobiology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04664675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cortical representations for native and non-native phoneme perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzuyi Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Catherine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SNL 2023: Society for the Neurobiology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04664670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tool-use triggers improvements in syntactic abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Catherine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Neuroscience Society meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, San francisco, USA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04664687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding degraded speech in the motor cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzuyi Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embodied and Situated Language Processing (ESLP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of tool-use training on syntactic learning in a new language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Adida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embodied and Situated Language Processing (ESLP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial motor skills determine the benefits of tool-use learning over syntax in language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallory Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESLP 2023: Embodied and Situated Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Messina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04664679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Train one, gain two: Tool use and syntactic skills improve each other via shared neural patterns in the basal ganglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Gervasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lövden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Neural Control of Movement meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04664685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tool use and syntactic skills improve each other via shared neural patterns in the basal ganglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference “Ways to Protolanguage” (Protolang 7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Düsseldorf (online), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural resources shared by language and tool-use: a basis for tool-use benefits over syntactic abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body Schema plasticity without proprioception: evidence from a deafferented patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cardinali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Luaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice C Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farnè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th meeting of the European Society of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941584v1</w:t>
-              </w:r>
-[...717 lines deleted...]
-                <w:t xml:space="preserve">halshs-04664687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close is better: visual perception in peripersonal space. In: The Peripersonal Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvio Blini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique de Vignemont; Andrea Serino; Hong Yu Wong; Alessandro Farnè. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The world at our fingertips: a multidisciplinary exploration of peripersonal space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OXFORD UNIVERSITY PRESS, pp.47-60, 2021, 9780198851738. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780198851738.003.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human tool-use: a causal role in plasticity of bodily and spatial representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cardinali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frassinetti,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice C Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farnè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">McCormack, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tool Use and Causal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.202-219, 2011, 9780199571154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3985,114 +4135,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripersonal space : a multisensory interface for body-objects interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. Université Claude Bernard - Lyon I, 2009. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009LYO10233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00675247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4239,51 +4389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836272v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuyi Tseng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Py" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Grosbras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbeha.2025.100190" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827517v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Roscigni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Borghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mattia Gervasi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2023.07.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Garz&#243;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Helms" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Olsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Ull&#233;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mediavilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;n &#214;zalay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor M Est&#233;vez-Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Frias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Or&#228;dd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.77432" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe0874" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salemme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farn&#232;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00157.2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patan&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01942-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frassinetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Senna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Cardinali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01681" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460427v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lidborg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#246;vd&#233;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01639" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pavani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01349" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardinali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brozzoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urquizar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.09.033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-694MD91R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacobs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Adida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Augier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roussey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664685v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Gervasi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#246;vden" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613442v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428422v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198851738.003.0003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925568v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frassinetti," TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00675247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10233" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuyi Tseng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836272v5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Py" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Grosbras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbeha.2025.100190" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00159" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Roscigni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Marie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Garz&#243;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Helms" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Olsson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Ull&#233;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Borghi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mattia Gervasi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2023.07.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mediavilla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;n &#214;zalay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor M Est&#233;vez-Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Frias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Or&#228;dd" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.77432" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frassinetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe0874" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salemme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farn&#232;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00157.2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patan&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01942-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Cardinali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pavani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Senna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01681" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lidborg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#246;vd&#233;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01639" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardinali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brozzoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urquizar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.09.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-694MD91R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacobs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Augier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roussey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Adida" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664685v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Gervasi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#246;vden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954850v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198851738.003.0003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frassinetti," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00675247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10233" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>