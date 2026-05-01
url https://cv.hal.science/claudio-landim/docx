--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -1595,118 +1595,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stochastic heat equation as the limit of a stirring dynamics perturbed by a voter model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milton Jara</w:t>
+                <w:t xml:space="preserve">Thermodynamics of Nonequilibrium Driven Diffusive Systems in Mild Contact with Boundary Reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Landim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2008.03076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10955-022-02948-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024406v1</w:t>
+                <w:t xml:space="preserve">hal-03840406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical large deviations for the boundary driven symmetric exclusion process with Robin boundary conditions</w:t>
               </w:r>
@@ -1803,118 +1803,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of Nonequilibrium Driven Diffusive Systems in Mild Contact with Boundary Reservoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angèle Bouley</w:t>
+                <w:t xml:space="preserve">The stochastic heat equation as the limit of a stirring dynamics perturbed by a voter model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Landim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 188 (19), </w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-022-02948-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2008.03076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840406v1</w:t>
+                <w:t xml:space="preserve">hal-03024406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brazilian Public Schools Math Olympics (OBMEP): 15 years promoting social mobility through academic achievement</w:t>
               </w:r>
@@ -2193,300 +2193,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable Markov chains</w:t>
+                <w:t xml:space="preserve">Metastability of the Two-Dimensional Blume-Capel Model with Zero Chemical Potential and Small Magnetic Field on a Large Torus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Landim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mourragui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/18-PS310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175 (2), pp.456-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-019-02262-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413865v1</w:t>
+                <w:t xml:space="preserve">hal-02151388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastability of one-dimensional, non-reversible diffusions with periodic boundary conditions</w:t>
+                <w:t xml:space="preserve">Metastable Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Landim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Seo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Probability Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.143-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/18-PS310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/18-AIHP936⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01728588v1</w:t>
+                <w:t xml:space="preserve">hal-02413865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastability of the Two-Dimensional Blume-Capel Model with Zero Chemical Potential and Small Magnetic Field on a Large Torus</w:t>
+                <w:t xml:space="preserve">Metastability of one-dimensional, non-reversible diffusions with periodic boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Landim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mourragui</w:t>
+                <w:t xml:space="preserve">I. Seo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 175 (2), pp.456-494. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-019-02262-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/18-AIHP936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151388v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirichlet’s and Thomson’s Principles for Non-selfadjoint Elliptic Operators with Application to Non-reversible Metastable Diffusion Processes</w:t>
               </w:r>
@@ -2498,51 +2498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Landim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Seo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 231 (2), pp.887-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2706,51 +2706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Landim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Loulakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mourragui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3291,51 +3291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastability of the Two-Dimensional Blume–Capel Model with Zero Chemical Potential and Small Magnetic Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Landim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lemire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 164 (2), pp.346 - 376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3382,51 +3382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastability of Non-reversible, Mean-Field Potts Model with Three Spins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Landim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Seo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 165 (4), pp.693 - 726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3999,226 +3999,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Limit for a Particle System with degenerate rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Goncalves</w:t>
+                <w:t xml:space="preserve">Nonequilibrium fluctuations for a tagged particle in mean-zero one-dimensional zero-range processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton D. Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Landim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristina Toninelli</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunder Sethuraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 145 (3--4), pp.565--590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00440-008-0178-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190935v1</w:t>
+                <w:t xml:space="preserve">hal-00453680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium fluctuations for a tagged particle in mean-zero one-dimensional zero-range processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milton D. Jara</w:t>
+                <w:t xml:space="preserve">Hydrodynamic Limit for a Particle System with degenerate rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Landim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sunder Sethuraman</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Toninelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (4), pp.887-909</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453680v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationary and Nonequilibrium Fluctuations in Boundary Driven Exclusion Processes</w:t>
               </w:r>
@@ -5035,220 +5035,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenched scaling limits of trap models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milton D. Jara</w:t>
+                <w:t xml:space="preserve">Tunneling and Metastability of continuous time Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johel Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Landim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362731v1</w:t>
+                <w:t xml:space="preserve">hal-00425459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling and Metastability of continuous time Markov chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quenched scaling limits of trap models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton D. Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Landim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johel Beltran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudio Landim</w:t>
+                <w:t xml:space="preserve">Augsuto Quadros Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425459v1</w:t>
+                <w:t xml:space="preserve">hal-00362731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastability of reversible condensed zero range processes on a finite set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johel Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Landim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5549,51 +5549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Landim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcondes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insuk Seo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1398" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897408v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Bouley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Erignoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AIHP1457" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Mangi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Salvador" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03538-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2025.104733" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Velasco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104444" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-024-03356-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungkyoung Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02031-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabrielli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AAP2051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Misturini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AAP2100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bertini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gabrielli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOP1619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Jara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1866" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.09.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21711/217504322023/em383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOP1593" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pacheco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunder Sethuraman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Xue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2008.03076" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840419v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tertuliano Franco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Neumann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v19-60" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-022-02948-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Fitzsimons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01341-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsunoda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beltr&#225;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chavez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02415-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-PS310" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AIHP936" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourragui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02262-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-018-1291-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farf&#225;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-018-0858-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loulakis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJP220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AIHP794" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2021-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21723" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728576v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniura Milan&#233;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1200" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728575v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-016-0749-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1550-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1638-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1514-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudilliere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911122v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00589673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-0082-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton D. Jara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Faggionato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-008-0157-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190935v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Goncalves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Toninelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453680v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-008-0178-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088956v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Olla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013778v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derrida" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Enaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373378v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Janvresse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Quastel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horng-Tzer Yau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Komorowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29880-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chung Chang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzong-Yow Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lemire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mourragui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372583v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farfan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362731v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augsuto Quadros Teixeira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Beltran" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425463v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273557v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Andjel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Ferrari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guiol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Landim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcondes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insuk Seo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1398" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897408v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Bouley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Erignoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AIHP1457" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Mangi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Salvador" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03538-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2025.104733" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Velasco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104444" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-024-03356-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungkyoung Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02031-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabrielli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AAP2051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Misturini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AAP2100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bertini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gabrielli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOP1619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Jara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1866" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.09.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21711/217504322023/em383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOP1593" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pacheco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunder Sethuraman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Xue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-022-02948-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840419v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tertuliano Franco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Neumann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v19-60" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2008.03076" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Fitzsimons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01341-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsunoda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beltr&#225;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chavez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02415-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourragui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02262-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-PS310" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AIHP936" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-018-1291-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farf&#225;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-018-0858-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loulakis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJP220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AIHP794" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2021-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21723" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728576v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniura Milan&#233;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1200" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728575v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-016-0749-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1550-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1638-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1514-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudilliere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911122v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00589673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-0082-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton D. Jara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Faggionato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-008-0157-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-008-0178-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190935v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Goncalves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Toninelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088956v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Olla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013778v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derrida" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Enaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373378v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Janvresse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Quastel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horng-Tzer Yau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Komorowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29880-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chung Chang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzong-Yow Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lemire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mourragui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372583v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farfan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Beltran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augsuto Quadros Teixeira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425463v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273557v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Andjel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Ferrari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guiol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>