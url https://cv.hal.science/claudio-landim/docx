--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -1595,326 +1595,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of Nonequilibrium Driven Diffusive Systems in Mild Contact with Boundary Reservoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angèle Bouley</w:t>
+                <w:t xml:space="preserve">Dynamical large deviations for the boundary driven symmetric exclusion process with Robin boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tertuliano Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Landim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Neumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-022-02948-w⟩</w:t>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30757/ALEA.v19-60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840406v1</w:t>
+                <w:t xml:space="preserve">hal-03840419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical large deviations for the boundary driven symmetric exclusion process with Robin boundary conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrícia Gonçalves</w:t>
+                <w:t xml:space="preserve">The stochastic heat equation as the limit of a stirring dynamics perturbed by a voter model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Landim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Neumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30757/ALEA.v19-60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2008.03076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840419v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stochastic heat equation as the limit of a stirring dynamics perturbed by a voter model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milton Jara</w:t>
+                <w:t xml:space="preserve">Thermodynamics of Nonequilibrium Driven Diffusive Systems in Mild Contact with Boundary Reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Landim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2008.03076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10955-022-02948-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024406v1</w:t>
+                <w:t xml:space="preserve">hal-03840406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brazilian Public Schools Math Olympics (OBMEP): 15 years promoting social mobility through academic achievement</w:t>
               </w:r>
@@ -3895,235 +3895,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00589673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic behavior of 1D subdiffusive exclusion processes with random conductances</w:t>
+                <w:t xml:space="preserve">Nonequilibrium fluctuations for a tagged particle in mean-zero one-dimensional zero-range processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton D. Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Landim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunder Sethuraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 144 (3--4), pp.633--667. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00440-008-0157-7⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 145 (3--4), pp.565--590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00440-008-0178-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453672v1</w:t>
+                <w:t xml:space="preserve">hal-00453680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium fluctuations for a tagged particle in mean-zero one-dimensional zero-range processes</w:t>
+                <w:t xml:space="preserve">Hydrodynamic behavior of 1D subdiffusive exclusion processes with random conductances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton D. Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Faggionato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Landim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sunder Sethuraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 145 (3--4), pp.565--590. </w:t>
+              <w:t xml:space="preserve">, 2009, 144 (3--4), pp.633--667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00440-008-0178-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00440-008-0157-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453680v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic Limit for a Particle System with degenerate rates</w:t>
               </w:r>
@@ -5549,51 +5549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Landim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcondes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insuk Seo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1398" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897408v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Bouley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Erignoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AIHP1457" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Mangi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Salvador" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03538-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2025.104733" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Velasco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104444" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-024-03356-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungkyoung Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02031-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabrielli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AAP2051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Misturini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AAP2100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bertini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gabrielli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOP1619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Jara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1866" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.09.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21711/217504322023/em383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOP1593" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pacheco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunder Sethuraman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Xue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-022-02948-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840419v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tertuliano Franco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Neumann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v19-60" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2008.03076" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Fitzsimons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01341-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsunoda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beltr&#225;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chavez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02415-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourragui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02262-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-PS310" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AIHP936" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-018-1291-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farf&#225;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-018-0858-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loulakis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJP220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AIHP794" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2021-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21723" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728576v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniura Milan&#233;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1200" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728575v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-016-0749-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1550-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1638-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1514-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudilliere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911122v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00589673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-0082-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton D. Jara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Faggionato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-008-0157-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-008-0178-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190935v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Goncalves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Toninelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088956v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Olla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013778v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derrida" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Enaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373378v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Janvresse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Quastel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horng-Tzer Yau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Komorowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29880-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chung Chang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzong-Yow Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lemire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mourragui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372583v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farfan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Beltran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augsuto Quadros Teixeira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425463v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273557v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Andjel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Ferrari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guiol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Landim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcondes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insuk Seo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1398" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897408v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Bouley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Erignoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AIHP1457" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Mangi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Salvador" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03538-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2025.104733" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Velasco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104444" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-024-03356-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungkyoung Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02031-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabrielli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AAP2051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Misturini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AAP2100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bertini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gabrielli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOP1619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Jara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1866" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.09.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21711/217504322023/em383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOP1593" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pacheco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunder Sethuraman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Xue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tertuliano Franco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Neumann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v19-60" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2008.03076" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-022-02948-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Fitzsimons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01341-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsunoda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beltr&#225;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chavez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02415-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourragui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02262-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-PS310" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AIHP936" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-018-1291-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farf&#225;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-018-0858-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loulakis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJP220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AIHP794" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2021-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21723" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728576v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniura Milan&#233;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1200" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728575v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-016-0749-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1550-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1638-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1514-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudilliere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911122v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00589673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-0082-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453680v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton D. Jara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-008-0178-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453672v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Faggionato" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-008-0157-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190935v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Goncalves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Toninelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088956v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Olla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013778v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derrida" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Enaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373378v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Janvresse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Quastel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horng-Tzer Yau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Komorowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29880-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chung Chang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzong-Yow Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lemire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mourragui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372583v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farfan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Beltran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augsuto Quadros Teixeira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425463v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273557v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Andjel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Ferrari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guiol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>