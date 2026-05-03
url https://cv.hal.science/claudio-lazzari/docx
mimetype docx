--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudio Lazzari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudio-lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3703-0302</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130835722</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute and chronic sublethal chemical pollution affects activity, learning and memory in mosquito larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 229 (1), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.250493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of aerodynamical looming stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (22), pp.5560-5571.e4. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sensory Equipment of Diving Lice, a Host Ecology-Based Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Soledad Leonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (6), pp.574. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects16060574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-parasite coevolution leads to underwater respiratory adaptations in extreme diving insects, seal lice (Lepidophthirus macrorhini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Soledad Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M Latorre-Estivalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel da Rocha Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schwaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.861. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08306-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habituation leads to short but not long term memory formation in mosquito larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.104650. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2024.104650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing learning in mosquito larvae using video-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Piñeirúa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.104535. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2023.104535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate impairs learning in Aedes aegypti mosquito larvae at field-realistic doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 221 (20), pp.jeb187518. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.187518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning in mosquito larvae ( Aedes aegypti ): Habituation to a visual danger signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.160-166. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative visual learning by tethered bees in a controlled visual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schultheiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12903. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-12631-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inside look at the sensory biology of triatomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina B. Barrozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Reisenman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo G. Guerenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo G. Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.3 - 19. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental study of the Proboscis Extension Response to heat in Rhodnius prolixus along the life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fresquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.55 - 58. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrating the sequencing of the Rhodnius prolixus genome: A tribute to the memory of Vincent B. Wigglesworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countercurrent heat exchange and thermoregulation during blood-feeding in kissing bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Lahondere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Paim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojie Luan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Belev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.e26107. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.26107.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does heat tell a mosquito? Characterization of the orientation behaviour of Aedes aegypti towards heat sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Zermoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Soledad Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.9 - 14. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional evaluation of Heat Shock Proteins 70 (HSP70/HSC70) on Rhodnius prolixus (Hemiptera, Reduviidae) physiological responses associated with feeding and starvation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela M.M. Paim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Leis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio R.V. Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelder Gontijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.10 - 20. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of courses on vector biology and vector-borne diseases systems: time for a worldwide effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Launois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fouque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (11), pp.717 - 719. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0074-02760160295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and Memory in Disease Vector Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lahondère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Riffell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (10), pp.761-771. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haematophagy is costly: respiratory patterns and metabolism during feeding in Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Leis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos H Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219 (12), pp.1820-1826. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.120816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing metabolic rate despite declining body weight in an adult parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gutzwiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensation and the TRPV channel in Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula F. Zermoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Latorre-Estivalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E. Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Gustavo Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome of Rhodnius prolixus, an insect vector of Chagas disease, reveals unique adaptations to hematophagy and parasite infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael D. Mesquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (48), pp.14936-14941. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1506226112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodnius prolixus smells repellents: Behavioural evidence and test of present and potential compounds inducing repellency in Chagas disease vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula F. Zermoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Martin-Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian modulation of learning ability in a disease vector insect, Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218 (19), pp.3110-3117. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.119057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal effect of blood feeding in the telmophagous fly Glossina morsitans morsitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lahondère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2014.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-species Bait for Chagas Disease Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana C. R. Vitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia N. Lorenzo-Figueiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla P. Barezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos L. Zani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.e2677. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0002677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam of Prof. Josué A. Núñez (1924–2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Marcelo Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Giurfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roces Roces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.52-53. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering deep mysteries: The underwater life of an amphibious louse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soledad Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.164-169. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily variation of the response to heat in Rhodnius prolixus: The roles oflight and temperature as synchronisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fresquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.36-40. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodnius prolixus bug bloodsucking cell responses to infrared radiation in the Differential effects of ambient temperature on warm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Tichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia M. Zopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.1341-1349. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00716.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared detection without specialized infrared receptors in the bloodsuckingbug Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia M. Zopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Tichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.1606-1615. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00317.2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and memory in Rhodnius prolixus: habituation and aversive operant conditioning of the proboscis extension response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216, pp.892-900. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.079491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stress, photodamage and the role of screening pigments in insect eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216, pp.3200-3207. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.082818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic basis of triatomine behavior: lessons from available insect genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Latorre-Estivalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Aparecida Guarneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonaventure Aman Omondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (1), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0074-0276130454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of cricket cercal interneurons to realistic naturalistic stimuli in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Christides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 215, pp.2382-2389. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.067405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual fields and eye morphology support color vision in a color-changing crab-spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Defrize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Structure and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2012) 155e163, pp.155e163. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asd.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquitoes Cool Down during Blood Feeding to Avoid Overheating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lahondère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (1), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2011.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human lice show photopositive behaviour to white light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Mougabure-Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Picollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation mechanisms and sensory organs involved in host location in a dipteran parasitoid larva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E. Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela K. Castello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.191-196. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2010.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential control of light-dark adaptation in the ocelli and compound eyes of Triatoma infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Fischbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learned host preference in a Chagas disease vector, Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos H. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 122 (1), pp.24- 28. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2011.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal bait for trapping blood-sucking arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ryelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Noireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 117 (2), pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to heat in Rhodnius prolixus: The role of the thermal background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fresquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphology and fine structure of the giant interneurons of the wood cricket Nemobius sylvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue and Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, pp.52-65. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tice.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral sensitivity of a colour changing spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Defrize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. Warrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.508-513. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danger detection and escape behaviour in wood crickets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (7), pp.865-871. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the way to blood: first evidence of dual olfactory conditioning in a bloodsucking insect, Rhodnius prolixus. I. Appetitive learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 214, pp.3032-3038. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.056697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectralsensitivityofacolourchangingspider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Defrize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. Warrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologia e Comportamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vetores da Doença de Chagas no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Developmental Delay in Chagas Disease Vectors: An Evolutionary Ecology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Rabinovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (5), pp.e691. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0000691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennal pathways in the central nervous system of a blood-sucking bug, Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina B. Barrozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Couton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian A. Minoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Structure and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asd.2008.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting triatomine behaviour: alternative perspectives for their control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo G. Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (Suppl. I), pp.65-70. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0074-02762009000900011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adaptive value of hatching towards the end of the night: lessons from eggs of the haematophagous bug Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo E. Schilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian A. Minoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.231-237. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3032.2009.00679.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-dependency of host-seeking in Rhodnius prolixus: The post-ecdysis time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55, pp.574-579. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2009.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-seeking: Howtriatomines acquire and make use of information to find blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo G. Guerenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110, pp.148-158. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2008.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenFluo: A free open-source software for optophysiological data analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183, pp.195-201. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2009.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural and physiological state dependency of host seeking in the blood sucking insect Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 212, pp.2386-2393. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.030668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal modulation and adaptive control of the behavioural response to odours in Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina B. Barrozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Couton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (1343-1348), 10.1016/j.jinsphys.2008.07.004. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Terminal Abdominal Ganglion of the Wood Cricket Nemobius sylvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology / Gallus gallus L J Morphol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 269, pp.1539-1551. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.10672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging and associative learning of visual signals in a parasitic wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lucchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.525-533. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-008-0144-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural physiology of blood-sucking bugs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology A, 148(S1) 130-131. (Proceedings ICCPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (S1), pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuroanatomical guide of the cercal scape system of the wood cricket.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nsausti T.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology A, 148(S1), 33. (Proceedings ICCPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (S1), pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight dispersal of the Chagas disease vectors Triatoma brasiliensis and Triatoma pseudomaculata in north-eastern Brazil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbajal de La Fuente A.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoli S.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopes C.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Noireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on Phase-Locked Loop Automatic Layout Generation and Transient Fault Injection Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (6), pp.625-633. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-007-5055-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00226434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation response of haematophagous bugs to CO2: the effect of the temporal structure of the stimulus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrozo R.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 192, pp.827-831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational communication in Triatominae (Heteroptera: Reduviidae). In : Claridge & Drosopoulos (eds.) “Insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schilman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Sounds and Communication, CRC Press USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, -, pp.297-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical communication in Chagas disease vectors. Source, identity and potential function of volatiles released by the metasternal and Brindleys glands of Triatoma infestans adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.R. Vitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferreira R.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zani C.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unelius C.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.2035-2052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take-off activity and orientation of triatomines (Heteroptera : Reduviidae) in relation to the presence of artificial lights.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoli S.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97, pp.324-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral sensitivity of the photonegative reaction of the blood-sucking bug Triatoma infestans (Heteroptera : Reduviidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reisenman C.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 192, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis and Design Technique to Reduce SET Sensitivity in Combinational Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-Soc'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rhodes Island, Greece. pp.114-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SET-Factor: An Analysis and Design Tool to Reduce SET Sensitivity in Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE European Test Symposium (ETS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Verbania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Timing Closure with a Transistor Level Design Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ziesemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Very Large Scale Integration (VLSI-SoC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Atlanta, GA, United States. pp.312-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The location of the host and other resources by Chagas disease vectors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the SSA-American Trypanosimiasis Update Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, ASUNCION, Paraguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuroanatomical guide of the cercal scape system of the wood cricket.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inausti T.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Comparative Physiology and Biochemistry (ICCPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, BAHIA, Brazil. pp.S33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural physiology of blood-sucking bugs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Comparative Physiology and Biochemistry (ICCPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bahia, Brazil. pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SET fault injection methods in analog circuits: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Latin-American Test Workshop (LATW'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Cuzco, Peru. pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Transistor Sizing for Soft Error Protection in Combinational Logic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Dependable Circuit Design (DECIDE’07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Defects Tolerant Devices for Unreliable Future Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American Test Workshop (LATW'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Locked Loop Automatic Layout Generation and Transient Fault Injection Analysis: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International On-Line Testing Symposium (IOLTS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lake Como, Italy. pp.165-172, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2006.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On implementing a soft error hardening technique by using an automatic layout generator: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th-IEEE-International-On-Line-Testing-Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, French Riviera, France. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2005.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft error circuit hardening techniques implementation using an automatic layout generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Latin American Test Workshop (LATW'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador Bahia, Brazil. pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation Towards Hosts in Haematophagous Insects: An Integrative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Ltd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Insect Phyiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd, Vol. 37, pp. 1-58, 2009, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0065-2806(09)37001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian rhythms in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María Luisa Fanjul-Moles and Raúl Aguilar Roblero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Aspects of Circadian Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transworld Research Network, pp.75-92, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transistor Placement Technique Using Genetic Algorithm And Analytical Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SOC: From Systems to Silicon, (selected contributions from VLSI-SoC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.331-344, Vol.240, 2007, Series: IFIP International Federation for Information Processing, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-73661-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00191996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les punaises de lit : impacts, prévention et lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Braquart-Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0147, Anses. 2023, 257 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transistor Level Automatic Generation of Radiation-Hardened Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Institut National Polytechnique de Grenoble - INPG, 2007. English. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00198470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudio Lazzari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudio-lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3703-0302</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130835722</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute and chronic sublethal chemical pollution affects activity, learning and memory in mosquito larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 229 (1), pp.jeb250493. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.250493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of aerodynamical looming stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (22), pp.5560-5571.e4. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sensory Equipment of Diving Lice, a Host Ecology-Based Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Soledad Leonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (6), pp.574. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects16060574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-parasite coevolution leads to underwater respiratory adaptations in extreme diving insects, seal lice (Lepidophthirus macrorhini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Soledad Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M Latorre-Estivalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel da Rocha Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schwaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.861. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08306-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habituation leads to short but not long term memory formation in mosquito larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.104650. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2024.104650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing learning in mosquito larvae using video-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Piñeirúa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.104535. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2023.104535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate impairs learning in Aedes aegypti mosquito larvae at field-realistic doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 221 (20), pp.jeb187518. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.187518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning in mosquito larvae ( Aedes aegypti ): Habituation to a visual danger signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.160-166. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative visual learning by tethered bees in a controlled visual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schultheiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12903. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-12631-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inside look at the sensory biology of triatomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina B. Barrozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Reisenman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo G. Guerenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo G. Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.3 - 19. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrating the sequencing of the Rhodnius prolixus genome: A tribute to the memory of Vincent B. Wigglesworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental study of the Proboscis Extension Response to heat in Rhodnius prolixus along the life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fresquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.55 - 58. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countercurrent heat exchange and thermoregulation during blood-feeding in kissing bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Lahondere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Paim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojie Luan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Belev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.e26107. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.26107.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does heat tell a mosquito? Characterization of the orientation behaviour of Aedes aegypti towards heat sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Zermoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Soledad Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.9 - 14. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of courses on vector biology and vector-borne diseases systems: time for a worldwide effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Launois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fouque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (11), pp.717 - 719. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0074-02760160295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional evaluation of Heat Shock Proteins 70 (HSP70/HSC70) on Rhodnius prolixus (Hemiptera, Reduviidae) physiological responses associated with feeding and starvation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela M.M. Paim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Leis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio R.V. Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelder Gontijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.10 - 20. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and Memory in Disease Vector Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lahondère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Riffell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (10), pp.761-771. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haematophagy is costly: respiratory patterns and metabolism during feeding in Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Leis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos H Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219 (12), pp.1820-1826. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.120816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing metabolic rate despite declining body weight in an adult parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gutzwiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensation and the TRPV channel in Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula F. Zermoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Latorre-Estivalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E. Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Gustavo Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome of Rhodnius prolixus, an insect vector of Chagas disease, reveals unique adaptations to hematophagy and parasite infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael D. Mesquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (48), pp.14936-14941. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1506226112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodnius prolixus smells repellents: Behavioural evidence and test of present and potential compounds inducing repellency in Chagas disease vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula F. Zermoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Martin-Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian modulation of learning ability in a disease vector insect, Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218 (19), pp.3110-3117. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.119057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam of Prof. Josué A. Núñez (1924–2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Marcelo Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Giurfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roces Roces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.52-53. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-species Bait for Chagas Disease Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana C. R. Vitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia N. Lorenzo-Figueiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla P. Barezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos L. Zani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.e2677. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0002677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal effect of blood feeding in the telmophagous fly Glossina morsitans morsitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lahondère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2014.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering deep mysteries: The underwater life of an amphibious louse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soledad Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.164-169. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily variation of the response to heat in Rhodnius prolixus: The roles oflight and temperature as synchronisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fresquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.36-40. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodnius prolixus bug bloodsucking cell responses to infrared radiation in the Differential effects of ambient temperature on warm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Tichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia M. Zopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.1341-1349. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00716.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared detection without specialized infrared receptors in the bloodsuckingbug Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia M. Zopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Tichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.1606-1615. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00317.2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and memory in Rhodnius prolixus: habituation and aversive operant conditioning of the proboscis extension response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216, pp.892-900. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.079491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stress, photodamage and the role of screening pigments in insect eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216, pp.3200-3207. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.082818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic basis of triatomine behavior: lessons from available insect genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Latorre-Estivalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Aparecida Guarneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonaventure Aman Omondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (1), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0074-0276130454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of cricket cercal interneurons to realistic naturalistic stimuli in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Christides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 215, pp.2382-2389. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.067405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual fields and eye morphology support color vision in a color-changing crab-spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Defrize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Structure and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2012) 155e163, pp.155e163. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asd.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human lice show photopositive behaviour to white light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Mougabure-Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Picollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquitoes Cool Down during Blood Feeding to Avoid Overheating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lahondère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (1), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2011.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential control of light-dark adaptation in the ocelli and compound eyes of Triatoma infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Fischbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation mechanisms and sensory organs involved in host location in a dipteran parasitoid larva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E. Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela K. Castello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.191-196. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2010.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal bait for trapping blood-sucking arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ryelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Noireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 117 (2), pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learned host preference in a Chagas disease vector, Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos H. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 122 (1), pp.24- 28. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2011.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to heat in Rhodnius prolixus: The role of the thermal background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fresquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphology and fine structure of the giant interneurons of the wood cricket Nemobius sylvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue and Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, pp.52-65. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tice.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral sensitivity of a colour changing spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Defrize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. Warrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.508-513. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danger detection and escape behaviour in wood crickets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (7), pp.865-871. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the way to blood: first evidence of dual olfactory conditioning in a bloodsucking insect, Rhodnius prolixus. I. Appetitive learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 214, pp.3032-3038. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.056697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectralsensitivityofacolourchangingspider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Defrize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. Warrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologia e Comportamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vetores da Doença de Chagas no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Developmental Delay in Chagas Disease Vectors: An Evolutionary Ecology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Rabinovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (5), pp.e691. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0000691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennal pathways in the central nervous system of a blood-sucking bug, Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina B. Barrozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Couton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian A. Minoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Structure and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asd.2008.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenFluo: A free open-source software for optophysiological data analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183, pp.195-201. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2009.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-seeking: Howtriatomines acquire and make use of information to find blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo G. Guerenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110, pp.148-158. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2008.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting triatomine behaviour: alternative perspectives for their control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo G. Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (Suppl. I), pp.65-70. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0074-02762009000900011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adaptive value of hatching towards the end of the night: lessons from eggs of the haematophagous bug Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo E. Schilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian A. Minoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.231-237. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3032.2009.00679.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-dependency of host-seeking in Rhodnius prolixus: The post-ecdysis time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55, pp.574-579. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2009.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural and physiological state dependency of host seeking in the blood sucking insect Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 212, pp.2386-2393. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.030668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal modulation and adaptive control of the behavioural response to odours in Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina B. Barrozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Couton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (1343-1348), 10.1016/j.jinsphys.2008.07.004. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Terminal Abdominal Ganglion of the Wood Cricket Nemobius sylvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology / Gallus gallus L J Morphol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 269, pp.1539-1551. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.10672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging and associative learning of visual signals in a parasitic wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lucchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.525-533. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-008-0144-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuroanatomical guide of the cercal scape system of the wood cricket.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nsausti T.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology A, 148(S1), 33. (Proceedings ICCPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (S1), pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural physiology of blood-sucking bugs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology A, 148(S1) 130-131. (Proceedings ICCPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (S1), pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight dispersal of the Chagas disease vectors Triatoma brasiliensis and Triatoma pseudomaculata in north-eastern Brazil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbajal de La Fuente A.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoli S.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopes C.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Noireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on Phase-Locked Loop Automatic Layout Generation and Transient Fault Injection Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (6), pp.625-633. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-007-5055-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00226434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation response of haematophagous bugs to CO2: the effect of the temporal structure of the stimulus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrozo R.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 192, pp.827-831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational communication in Triatominae (Heteroptera: Reduviidae). In : Claridge & Drosopoulos (eds.) “Insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schilman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Sounds and Communication, CRC Press USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, -, pp.297-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take-off activity and orientation of triatomines (Heteroptera : Reduviidae) in relation to the presence of artificial lights.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoli S.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97, pp.324-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical communication in Chagas disease vectors. Source, identity and potential function of volatiles released by the metasternal and Brindleys glands of Triatoma infestans adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.R. Vitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferreira R.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zani C.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unelius C.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.2035-2052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral sensitivity of the photonegative reaction of the blood-sucking bug Triatoma infestans (Heteroptera : Reduviidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reisenman C.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 192, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis and Design Technique to Reduce SET Sensitivity in Combinational Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-Soc'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rhodes Island, Greece. pp.114-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SET-Factor: An Analysis and Design Tool to Reduce SET Sensitivity in Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE European Test Symposium (ETS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Verbania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Timing Closure with a Transistor Level Design Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ziesemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Very Large Scale Integration (VLSI-SoC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Atlanta, GA, United States. pp.312-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The location of the host and other resources by Chagas disease vectors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the SSA-American Trypanosimiasis Update Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, ASUNCION, Paraguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuroanatomical guide of the cercal scape system of the wood cricket.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inausti T.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Comparative Physiology and Biochemistry (ICCPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, BAHIA, Brazil. pp.S33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural physiology of blood-sucking bugs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Comparative Physiology and Biochemistry (ICCPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bahia, Brazil. pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SET fault injection methods in analog circuits: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Latin-American Test Workshop (LATW'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Cuzco, Peru. pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Transistor Sizing for Soft Error Protection in Combinational Logic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Dependable Circuit Design (DECIDE’07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Defects Tolerant Devices for Unreliable Future Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American Test Workshop (LATW'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Locked Loop Automatic Layout Generation and Transient Fault Injection Analysis: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International On-Line Testing Symposium (IOLTS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lake Como, Italy. pp.165-172, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2006.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On implementing a soft error hardening technique by using an automatic layout generator: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th-IEEE-International-On-Line-Testing-Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, French Riviera, France. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2005.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft error circuit hardening techniques implementation using an automatic layout generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Latin American Test Workshop (LATW'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador Bahia, Brazil. pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation Towards Hosts in Haematophagous Insects: An Integrative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Ltd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Insect Phyiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd, Vol. 37, pp. 1-58, 2009, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0065-2806(09)37001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian rhythms in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María Luisa Fanjul-Moles and Raúl Aguilar Roblero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Aspects of Circadian Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transworld Research Network, pp.75-92, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transistor Placement Technique Using Genetic Algorithm And Analytical Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SOC: From Systems to Silicon, (selected contributions from VLSI-SoC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.331-344, Vol.240, 2007, Series: IFIP International Federation for Information Processing, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-73661-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00191996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les punaises de lit : impacts, prévention et lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Braquart-Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0147, Anses. 2023, 257 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transistor Level Automatic Generation of Radiation-Hardened Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Institut National Polytechnique de Grenoble - INPG, 2007. English. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00198470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37E30AF5"/>
+    <w:nsid w:val="8D1B982B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-lazzari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3703-0302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130835722" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05555134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dessart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lazzari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerrieri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250493" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steinmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Olivera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Soledad Leonardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects16060574" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Latorre-Estivalis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E Crespo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel da Rocha Fernandes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwaha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08306-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05555133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2024.104650" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05555136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pi&#241;eir&#250;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2023.104535" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Baglan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187518" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buatois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schultheiss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sandoz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12631-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina B. Barrozo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Reisenman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G. Guerenstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo G. Lorenzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.11.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fresquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.11.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738223v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.02.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Lahondere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresita Insausti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Paim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Luan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Belev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.26107.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Zermoglio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Robuchon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela M.M. Paim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Araujo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Leis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio R.V. Sant'Anna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelder Gontijo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2016.07.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GQTNSHR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresita C. Insausti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Launois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160295" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vinauger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lahond&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Riffell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2016.06.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos H Pereira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.120816" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.05.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323724v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula F. Zermoglio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Latorre-Estivalis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E. Crespo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gustavo Lorenzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.07.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D. Mesquita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506226112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Martin-Herrou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.07.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.119057" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2014.12.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mota" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. R. Vitta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia N. Lorenzo-Figueiras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla P. Barezani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Zani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002677" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Marcelo Farina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giurfa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roces Roces" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.11.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086890v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Leonardi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.10.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.08.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XQ2TJK2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Tichy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia M. Zopf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00716.2013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00317.2014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lallement" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.079491" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.082818" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Aparecida Guarneri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Aman Omondi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276130454" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dupuy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christides" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Cummins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.067405" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Defrize" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2011.11.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF9V1S40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320477v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.11.029" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659115v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Mougabure-Cueto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Picollo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.07.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658365v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela K. Castello" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2010.11.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGC138QN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fischbein" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.08.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PMWNK9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321887v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos H. Pereira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2011.11.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q5F5V20-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryelandt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Noireau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Lazzari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.07.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KHGPRLZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2010.12.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL6JWJ8P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Warrant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.01.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ5KHGST-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.03.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFCNDWVP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Buratti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.056697" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657741v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659096v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Menu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rajon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Rabinovich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000691" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402531v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Couton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian A. Minoli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2008.08.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVMDT8VN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424995v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762009000900011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425033v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo E. Schilman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2009.00679.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L81HWDRR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424966v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bodin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2009.02.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MCG1FCL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402565v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2008.09.019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPCHC6T8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424989v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.06.031" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-245HG0SZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.030668" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318589v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2008.07.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZDN3BXL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.10672" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305657v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucchetta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0144-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SMQZRJNS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193617v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193615v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsausti T.C." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazzari C.R." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193424v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbajal de La Fuente A.L." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoli S.A." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopes C.M." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noireau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226434v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5055-x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P5J4215C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101544v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrozo R.B." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101550v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manrique" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schilman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101546v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.R. Vitta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira R.A." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zani C.L." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unelius C.R." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080664v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080666v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reisenman C.E." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408783v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Assis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kastensmidt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wirth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408791v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408793v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr. Santos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziesemer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196047v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196049v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inausti T.C." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196048v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156749v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408792v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lima" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408796v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolaidis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143423v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.48" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015449v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2005.45" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460557v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435805v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2806(09)37001-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402506v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191996v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73661-7_21" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171363v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dalmas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Izri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198470v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-lazzari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3703-0302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130835722" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05555134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dessart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lazzari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerrieri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250493" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steinmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Olivera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Soledad Leonardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects16060574" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Latorre-Estivalis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E Crespo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel da Rocha Fernandes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwaha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08306-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05555133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2024.104650" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05555136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pi&#241;eir&#250;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2023.104535" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Baglan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187518" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buatois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schultheiss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sandoz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12631-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina B. Barrozo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Reisenman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G. Guerenstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo G. Lorenzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.11.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.02.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fresquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.11.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Lahondere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresita Insausti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Paim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Luan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Belev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.26107.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Zermoglio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Robuchon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresita C. Insausti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Launois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160295" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela M.M. Paim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Araujo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Leis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio R.V. Sant'Anna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelder Gontijo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2016.07.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GQTNSHR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vinauger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lahond&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Riffell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2016.06.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos H Pereira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.120816" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.05.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323724v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula F. Zermoglio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Latorre-Estivalis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E. Crespo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gustavo Lorenzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.07.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D. Mesquita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506226112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Martin-Herrou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.07.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.119057" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Marcelo Farina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giurfa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roces Roces" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.11.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mota" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. R. Vitta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia N. Lorenzo-Figueiras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla P. Barezani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Zani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002677" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2014.12.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086890v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Leonardi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.10.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.08.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XQ2TJK2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Tichy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia M. Zopf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00716.2013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00317.2014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lallement" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.079491" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.082818" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Aparecida Guarneri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Aman Omondi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276130454" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dupuy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christides" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Cummins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.067405" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Defrize" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2011.11.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF9V1S40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Mougabure-Cueto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Picollo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.07.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320477v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.11.029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fischbein" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.08.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PMWNK9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658365v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela K. Castello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2010.11.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGC138QN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256248v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryelandt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Noireau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Lazzari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321887v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos H. Pereira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2011.11.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q5F5V20-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.07.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KHGPRLZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2010.12.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL6JWJ8P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Warrant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.01.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ5KHGST-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.03.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFCNDWVP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Buratti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.056697" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657741v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659096v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Menu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rajon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Rabinovich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000691" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402531v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Couton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian A. Minoli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2008.08.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVMDT8VN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424989v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.06.031" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-245HG0SZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402565v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2008.09.019" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424995v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762009000900011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425033v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo E. Schilman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2009.00679.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L81HWDRR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424966v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bodin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2009.02.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MCG1FCL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424978v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.030668" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318589v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2008.07.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZDN3BXL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358588v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.10672" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucchetta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0144-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SMQZRJNS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193615v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsausti T.C." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazzari C.R." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193617v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193424v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbajal de La Fuente A.L." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoli S.A." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopes C.M." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noireau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226434v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5055-x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P5J4215C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101544v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrozo R.B." TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101550v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manrique" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schilman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080664v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101546v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.R. Vitta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira R.A." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zani C.L." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unelius C.R." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080666v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reisenman C.E." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408783v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Assis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kastensmidt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wirth" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408791v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408793v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr. Santos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziesemer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196047v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196049v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inausti T.C." TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196048v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156749v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammari" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408792v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lima" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408796v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolaidis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143423v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.48" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015449v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2005.45" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460557v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435805v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2806(09)37001-0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402506v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191996v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73661-7_21" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171363v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dalmas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Izri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198470v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>