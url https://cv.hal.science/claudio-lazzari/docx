--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudio Lazzari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudio-lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3703-0302</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130835722</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute and chronic sublethal chemical pollution affects activity, learning and memory in mosquito larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 229 (1), pp.jeb250493. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.250493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of aerodynamical looming stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (22), pp.5560-5571.e4. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sensory Equipment of Diving Lice, a Host Ecology-Based Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Soledad Leonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (6), pp.574. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects16060574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-parasite coevolution leads to underwater respiratory adaptations in extreme diving insects, seal lice (Lepidophthirus macrorhini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Soledad Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M Latorre-Estivalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel da Rocha Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schwaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.861. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08306-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habituation leads to short but not long term memory formation in mosquito larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.104650. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2024.104650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing learning in mosquito larvae using video-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Piñeirúa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.104535. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2023.104535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate impairs learning in Aedes aegypti mosquito larvae at field-realistic doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 221 (20), pp.jeb187518. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.187518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning in mosquito larvae ( Aedes aegypti ): Habituation to a visual danger signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.160-166. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative visual learning by tethered bees in a controlled visual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schultheiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12903. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-12631-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inside look at the sensory biology of triatomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina B. Barrozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Reisenman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo G. Guerenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo G. Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.3 - 19. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrating the sequencing of the Rhodnius prolixus genome: A tribute to the memory of Vincent B. Wigglesworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental study of the Proboscis Extension Response to heat in Rhodnius prolixus along the life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fresquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.55 - 58. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countercurrent heat exchange and thermoregulation during blood-feeding in kissing bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Lahondere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Paim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojie Luan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Belev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.e26107. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.26107.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does heat tell a mosquito? Characterization of the orientation behaviour of Aedes aegypti towards heat sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Zermoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Soledad Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.9 - 14. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of courses on vector biology and vector-borne diseases systems: time for a worldwide effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Launois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fouque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (11), pp.717 - 719. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0074-02760160295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional evaluation of Heat Shock Proteins 70 (HSP70/HSC70) on Rhodnius prolixus (Hemiptera, Reduviidae) physiological responses associated with feeding and starvation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela M.M. Paim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Leis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio R.V. Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelder Gontijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.10 - 20. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and Memory in Disease Vector Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lahondère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Riffell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (10), pp.761-771. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haematophagy is costly: respiratory patterns and metabolism during feeding in Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Leis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos H Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219 (12), pp.1820-1826. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.120816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing metabolic rate despite declining body weight in an adult parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gutzwiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensation and the TRPV channel in Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula F. Zermoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Latorre-Estivalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E. Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Gustavo Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome of Rhodnius prolixus, an insect vector of Chagas disease, reveals unique adaptations to hematophagy and parasite infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael D. Mesquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (48), pp.14936-14941. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1506226112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodnius prolixus smells repellents: Behavioural evidence and test of present and potential compounds inducing repellency in Chagas disease vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula F. Zermoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Martin-Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian modulation of learning ability in a disease vector insect, Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218 (19), pp.3110-3117. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.119057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam of Prof. Josué A. Núñez (1924–2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Marcelo Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Giurfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roces Roces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.52-53. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-species Bait for Chagas Disease Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana C. R. Vitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia N. Lorenzo-Figueiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla P. Barezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos L. Zani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.e2677. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0002677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal effect of blood feeding in the telmophagous fly Glossina morsitans morsitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lahondère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2014.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering deep mysteries: The underwater life of an amphibious louse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soledad Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.164-169. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily variation of the response to heat in Rhodnius prolixus: The roles oflight and temperature as synchronisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fresquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.36-40. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodnius prolixus bug bloodsucking cell responses to infrared radiation in the Differential effects of ambient temperature on warm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Tichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia M. Zopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.1341-1349. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00716.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared detection without specialized infrared receptors in the bloodsuckingbug Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia M. Zopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Tichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.1606-1615. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00317.2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and memory in Rhodnius prolixus: habituation and aversive operant conditioning of the proboscis extension response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216, pp.892-900. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.079491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stress, photodamage and the role of screening pigments in insect eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216, pp.3200-3207. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.082818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic basis of triatomine behavior: lessons from available insect genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Latorre-Estivalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Aparecida Guarneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonaventure Aman Omondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (1), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0074-0276130454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of cricket cercal interneurons to realistic naturalistic stimuli in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Christides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 215, pp.2382-2389. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.067405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual fields and eye morphology support color vision in a color-changing crab-spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Defrize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Structure and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2012) 155e163, pp.155e163. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asd.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human lice show photopositive behaviour to white light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Mougabure-Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Picollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquitoes Cool Down during Blood Feeding to Avoid Overheating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lahondère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (1), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2011.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential control of light-dark adaptation in the ocelli and compound eyes of Triatoma infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Fischbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation mechanisms and sensory organs involved in host location in a dipteran parasitoid larva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E. Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela K. Castello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.191-196. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2010.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal bait for trapping blood-sucking arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ryelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Noireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 117 (2), pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learned host preference in a Chagas disease vector, Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos H. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 122 (1), pp.24- 28. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2011.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to heat in Rhodnius prolixus: The role of the thermal background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fresquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphology and fine structure of the giant interneurons of the wood cricket Nemobius sylvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue and Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, pp.52-65. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tice.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral sensitivity of a colour changing spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Defrize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. Warrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.508-513. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danger detection and escape behaviour in wood crickets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (7), pp.865-871. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the way to blood: first evidence of dual olfactory conditioning in a bloodsucking insect, Rhodnius prolixus. I. Appetitive learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 214, pp.3032-3038. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.056697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectralsensitivityofacolourchangingspider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Defrize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. Warrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologia e Comportamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vetores da Doença de Chagas no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Developmental Delay in Chagas Disease Vectors: An Evolutionary Ecology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Rabinovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (5), pp.e691. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0000691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennal pathways in the central nervous system of a blood-sucking bug, Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina B. Barrozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Couton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian A. Minoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Structure and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asd.2008.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenFluo: A free open-source software for optophysiological data analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183, pp.195-201. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2009.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-seeking: Howtriatomines acquire and make use of information to find blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo G. Guerenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110, pp.148-158. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2008.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting triatomine behaviour: alternative perspectives for their control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo G. Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (Suppl. I), pp.65-70. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0074-02762009000900011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adaptive value of hatching towards the end of the night: lessons from eggs of the haematophagous bug Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo E. Schilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian A. Minoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.231-237. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3032.2009.00679.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-dependency of host-seeking in Rhodnius prolixus: The post-ecdysis time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55, pp.574-579. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2009.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural and physiological state dependency of host seeking in the blood sucking insect Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 212, pp.2386-2393. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.030668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal modulation and adaptive control of the behavioural response to odours in Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina B. Barrozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Couton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (1343-1348), 10.1016/j.jinsphys.2008.07.004. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Terminal Abdominal Ganglion of the Wood Cricket Nemobius sylvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology / Gallus gallus L J Morphol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 269, pp.1539-1551. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.10672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging and associative learning of visual signals in a parasitic wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lucchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.525-533. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-008-0144-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuroanatomical guide of the cercal scape system of the wood cricket.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nsausti T.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology A, 148(S1), 33. (Proceedings ICCPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (S1), pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural physiology of blood-sucking bugs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology A, 148(S1) 130-131. (Proceedings ICCPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (S1), pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight dispersal of the Chagas disease vectors Triatoma brasiliensis and Triatoma pseudomaculata in north-eastern Brazil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbajal de La Fuente A.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoli S.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopes C.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Noireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on Phase-Locked Loop Automatic Layout Generation and Transient Fault Injection Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (6), pp.625-633. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-007-5055-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00226434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation response of haematophagous bugs to CO2: the effect of the temporal structure of the stimulus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrozo R.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 192, pp.827-831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational communication in Triatominae (Heteroptera: Reduviidae). In : Claridge & Drosopoulos (eds.) “Insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schilman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Sounds and Communication, CRC Press USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, -, pp.297-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take-off activity and orientation of triatomines (Heteroptera : Reduviidae) in relation to the presence of artificial lights.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoli S.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97, pp.324-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical communication in Chagas disease vectors. Source, identity and potential function of volatiles released by the metasternal and Brindleys glands of Triatoma infestans adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.R. Vitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferreira R.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zani C.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unelius C.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.2035-2052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral sensitivity of the photonegative reaction of the blood-sucking bug Triatoma infestans (Heteroptera : Reduviidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reisenman C.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 192, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis and Design Technique to Reduce SET Sensitivity in Combinational Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-Soc'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rhodes Island, Greece. pp.114-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SET-Factor: An Analysis and Design Tool to Reduce SET Sensitivity in Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE European Test Symposium (ETS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Verbania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Timing Closure with a Transistor Level Design Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ziesemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Very Large Scale Integration (VLSI-SoC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Atlanta, GA, United States. pp.312-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The location of the host and other resources by Chagas disease vectors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the SSA-American Trypanosimiasis Update Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, ASUNCION, Paraguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuroanatomical guide of the cercal scape system of the wood cricket.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inausti T.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Comparative Physiology and Biochemistry (ICCPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, BAHIA, Brazil. pp.S33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural physiology of blood-sucking bugs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Comparative Physiology and Biochemistry (ICCPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bahia, Brazil. pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SET fault injection methods in analog circuits: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Latin-American Test Workshop (LATW'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Cuzco, Peru. pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Transistor Sizing for Soft Error Protection in Combinational Logic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Dependable Circuit Design (DECIDE’07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Defects Tolerant Devices for Unreliable Future Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American Test Workshop (LATW'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Locked Loop Automatic Layout Generation and Transient Fault Injection Analysis: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International On-Line Testing Symposium (IOLTS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lake Como, Italy. pp.165-172, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2006.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On implementing a soft error hardening technique by using an automatic layout generator: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th-IEEE-International-On-Line-Testing-Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, French Riviera, France. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2005.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft error circuit hardening techniques implementation using an automatic layout generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Latin American Test Workshop (LATW'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador Bahia, Brazil. pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation Towards Hosts in Haematophagous Insects: An Integrative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Ltd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Insect Phyiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd, Vol. 37, pp. 1-58, 2009, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0065-2806(09)37001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian rhythms in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María Luisa Fanjul-Moles and Raúl Aguilar Roblero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Aspects of Circadian Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transworld Research Network, pp.75-92, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transistor Placement Technique Using Genetic Algorithm And Analytical Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SOC: From Systems to Silicon, (selected contributions from VLSI-SoC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.331-344, Vol.240, 2007, Series: IFIP International Federation for Information Processing, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-73661-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00191996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les punaises de lit : impacts, prévention et lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Braquart-Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0147, Anses. 2023, 257 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transistor Level Automatic Generation of Radiation-Hardened Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Institut National Polytechnique de Grenoble - INPG, 2007. English. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00198470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudio Lazzari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudio-lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3703-0302</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130835722</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=Op4-kSAAAAAJ&hl=es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute and chronic sublethal chemical pollution affects activity, learning and memory in mosquito larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 229 (1), pp.jeb250493. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.250493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of aerodynamical looming stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (22), pp.5560-5571.e4. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sensory Equipment of Diving Lice, a Host Ecology-Based Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Soledad Leonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (6), pp.574. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects16060574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-parasite coevolution leads to underwater respiratory adaptations in extreme diving insects, seal lice (Lepidophthirus macrorhini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Soledad Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M Latorre-Estivalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel da Rocha Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schwaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.861. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08306-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habituation leads to short but not long term memory formation in mosquito larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.104650. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2024.104650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing learning in mosquito larvae using video-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Piñeirúa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.104535. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2023.104535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate impairs learning in Aedes aegypti mosquito larvae at field-realistic doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 221 (20), pp.jeb187518. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.187518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inside look at the sensory biology of triatomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina B. Barrozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Reisenman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo G. Guerenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo G. Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.3 - 19. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning in mosquito larvae ( Aedes aegypti ): Habituation to a visual danger signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerrieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.160-166. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative visual learning by tethered bees in a controlled visual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schultheiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12903. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-12631-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental study of the Proboscis Extension Response to heat in Rhodnius prolixus along the life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fresquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.55 - 58. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrating the sequencing of the Rhodnius prolixus genome: A tribute to the memory of Vincent B. Wigglesworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countercurrent heat exchange and thermoregulation during blood-feeding in kissing bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Lahondere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Paim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojie Luan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Belev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.e26107. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.26107.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does heat tell a mosquito? Characterization of the orientation behaviour of Aedes aegypti towards heat sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Zermoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Soledad Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.9 - 14. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of courses on vector biology and vector-borne diseases systems: time for a worldwide effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Launois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fouque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (11), pp.717 - 719. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0074-02760160295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional evaluation of Heat Shock Proteins 70 (HSP70/HSC70) on Rhodnius prolixus (Hemiptera, Reduviidae) physiological responses associated with feeding and starvation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela M.M. Paim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Leis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio R.V. Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelder Gontijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.10 - 20. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haematophagy is costly: respiratory patterns and metabolism during feeding in Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Leis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos H Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219 (12), pp.1820-1826. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.120816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and Memory in Disease Vector Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lahondère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Riffell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (10), pp.761-771. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensation and the TRPV channel in Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula F. Zermoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Latorre-Estivalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E. Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Gustavo Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing metabolic rate despite declining body weight in an adult parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gutzwiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome of Rhodnius prolixus, an insect vector of Chagas disease, reveals unique adaptations to hematophagy and parasite infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael D. Mesquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (48), pp.14936-14941. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1506226112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodnius prolixus smells repellents: Behavioural evidence and test of present and potential compounds inducing repellency in Chagas disease vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula F. Zermoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Martin-Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian modulation of learning ability in a disease vector insect, Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218 (19), pp.3110-3117. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.119057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-species Bait for Chagas Disease Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana C. R. Vitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia N. Lorenzo-Figueiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla P. Barezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos L. Zani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.e2677. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0002677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam of Prof. Josué A. Núñez (1924–2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Marcelo Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Giurfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roces Roces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.52-53. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal effect of blood feeding in the telmophagous fly Glossina morsitans morsitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lahondère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2014.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering deep mysteries: The underwater life of an amphibious louse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soledad Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.164-169. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily variation of the response to heat in Rhodnius prolixus: The roles oflight and temperature as synchronisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fresquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.36-40. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodnius prolixus bug bloodsucking cell responses to infrared radiation in the Differential effects of ambient temperature on warm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Tichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia M. Zopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.1341-1349. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00716.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared detection without specialized infrared receptors in the bloodsuckingbug Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia M. Zopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Tichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.1606-1615. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00317.2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and memory in Rhodnius prolixus: habituation and aversive operant conditioning of the proboscis extension response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216, pp.892-900. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.079491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stress, photodamage and the role of screening pigments in insect eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216, pp.3200-3207. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.082818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic basis of triatomine behavior: lessons from available insect genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Latorre-Estivalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Aparecida Guarneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonaventure Aman Omondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (1), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0074-0276130454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of cricket cercal interneurons to realistic naturalistic stimuli in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Christides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 215, pp.2382-2389. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.067405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual fields and eye morphology support color vision in a color-changing crab-spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Defrize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Structure and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2012) 155e163, pp.155e163. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asd.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to heat in Rhodnius prolixus: The role of the thermal background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fresquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal bait for trapping blood-sucking arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ryelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Noireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 117 (2), pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learned host preference in a Chagas disease vector, Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos H. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 122 (1), pp.24- 28. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2011.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphology and fine structure of the giant interneurons of the wood cricket Nemobius sylvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue and Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, pp.52-65. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tice.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human lice show photopositive behaviour to white light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Mougabure-Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Picollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquitoes Cool Down during Blood Feeding to Avoid Overheating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lahondère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (1), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2011.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation mechanisms and sensory organs involved in host location in a dipteran parasitoid larva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E. Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela K. Castello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.191-196. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2010.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential control of light-dark adaptation in the ocelli and compound eyes of Triatoma infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Fischbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral sensitivity of a colour changing spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Defrize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. Warrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.508-513. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danger detection and escape behaviour in wood crickets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (7), pp.865-871. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectralsensitivityofacolourchangingspider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Defrize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. Warrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the way to blood: first evidence of dual olfactory conditioning in a bloodsucking insect, Rhodnius prolixus. I. Appetitive learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 214, pp.3032-3038. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.056697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologia e Comportamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vetores da Doença de Chagas no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Developmental Delay in Chagas Disease Vectors: An Evolutionary Ecology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Rabinovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (5), pp.e691. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0000691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-seeking: Howtriatomines acquire and make use of information to find blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo G. Guerenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110, pp.148-158. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2008.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenFluo: A free open-source software for optophysiological data analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183, pp.195-201. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2009.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting triatomine behaviour: alternative perspectives for their control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo G. Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (Suppl. I), pp.65-70. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0074-02762009000900011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adaptive value of hatching towards the end of the night: lessons from eggs of the haematophagous bug Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo E. Schilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian A. Minoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.231-237. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3032.2009.00679.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-dependency of host-seeking in Rhodnius prolixus: The post-ecdysis time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55, pp.574-579. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2009.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennal pathways in the central nervous system of a blood-sucking bug, Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina B. Barrozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Couton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian A. Minoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Structure and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asd.2008.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural and physiological state dependency of host seeking in the blood sucking insect Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vinauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 212, pp.2386-2393. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.030668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal modulation and adaptive control of the behavioural response to odours in Rhodnius prolixus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina B. Barrozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Couton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (1343-1348), 10.1016/j.jinsphys.2008.07.004. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Terminal Abdominal Ganglion of the Wood Cricket Nemobius sylvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology / Gallus gallus L J Morphol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 269, pp.1539-1551. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.10672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging and associative learning of visual signals in a parasitic wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lucchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.525-533. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-008-0144-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuroanatomical guide of the cercal scape system of the wood cricket.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nsausti T.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology A, 148(S1), 33. (Proceedings ICCPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (S1), pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural physiology of blood-sucking bugs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology A, 148(S1) 130-131. (Proceedings ICCPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (S1), pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight dispersal of the Chagas disease vectors Triatoma brasiliensis and Triatoma pseudomaculata in north-eastern Brazil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbajal de La Fuente A.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoli S.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopes C.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Noireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on Phase-Locked Loop Automatic Layout Generation and Transient Fault Injection Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (6), pp.625-633. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-007-5055-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00226434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation response of haematophagous bugs to CO2: the effect of the temporal structure of the stimulus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrozo R.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 192, pp.827-831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational communication in Triatominae (Heteroptera: Reduviidae). In : Claridge & Drosopoulos (eds.) “Insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schilman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Sounds and Communication, CRC Press USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, -, pp.297-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical communication in Chagas disease vectors. Source, identity and potential function of volatiles released by the metasternal and Brindleys glands of Triatoma infestans adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.R. Vitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferreira R.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zani C.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unelius C.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.2035-2052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take-off activity and orientation of triatomines (Heteroptera : Reduviidae) in relation to the presence of artificial lights.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoli S.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97, pp.324-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral sensitivity of the photonegative reaction of the blood-sucking bug Triatoma infestans (Heteroptera : Reduviidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reisenman C.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 192, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis and Design Technique to Reduce SET Sensitivity in Combinational Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-Soc'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rhodes Island, Greece. pp.114-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SET-Factor: An Analysis and Design Tool to Reduce SET Sensitivity in Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE European Test Symposium (ETS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Verbania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Timing Closure with a Transistor Level Design Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ziesemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Very Large Scale Integration (VLSI-SoC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Atlanta, GA, United States. pp.312-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The location of the host and other resources by Chagas disease vectors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the SSA-American Trypanosimiasis Update Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, ASUNCION, Paraguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuroanatomical guide of the cercal scape system of the wood cricket.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inausti T.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Comparative Physiology and Biochemistry (ICCPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, BAHIA, Brazil. pp.S33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural physiology of blood-sucking bugs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazzari C.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Comparative Physiology and Biochemistry (ICCPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bahia, Brazil. pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SET fault injection methods in analog circuits: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Latin-American Test Workshop (LATW'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Cuzco, Peru. pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Transistor Sizing for Soft Error Protection in Combinational Logic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Dependable Circuit Design (DECIDE’07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Defects Tolerant Devices for Unreliable Future Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American Test Workshop (LATW'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Locked Loop Automatic Layout Generation and Transient Fault Injection Analysis: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International On-Line Testing Symposium (IOLTS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lake Como, Italy. pp.165-172, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2006.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On implementing a soft error hardening technique by using an automatic layout generator: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th-IEEE-International-On-Line-Testing-Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, French Riviera, France. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2005.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft error circuit hardening techniques implementation using an automatic layout generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Latin American Test Workshop (LATW'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador Bahia, Brazil. pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation Towards Hosts in Haematophagous Insects: An Integrative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Ltd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Insect Phyiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd, Vol. 37, pp. 1-58, 2009, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0065-2806(09)37001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian rhythms in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresita C. Insausti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María Luisa Fanjul-Moles and Raúl Aguilar Roblero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Aspects of Circadian Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transworld Research Network, pp.75-92, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transistor Placement Technique Using Genetic Algorithm And Analytical Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SOC: From Systems to Silicon, (selected contributions from VLSI-SoC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.331-344, Vol.240, 2007, Series: IFIP International Federation for Information Processing, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-73661-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00191996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les punaises de lit : impacts, prévention et lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Braquart-Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0147, Anses. 2023, 257 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transistor Level Automatic Generation of Radiation-Hardened Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Institut National Polytechnique de Grenoble - INPG, 2007. English. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00198470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D1B982B"/>
+    <w:nsid w:val="B6C4B2F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-lazzari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3703-0302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130835722" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05555134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dessart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lazzari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerrieri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250493" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steinmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Olivera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Soledad Leonardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects16060574" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Latorre-Estivalis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E Crespo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel da Rocha Fernandes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwaha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08306-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05555133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2024.104650" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05555136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pi&#241;eir&#250;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2023.104535" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Baglan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187518" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buatois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schultheiss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sandoz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12631-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina B. Barrozo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Reisenman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G. Guerenstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo G. Lorenzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.11.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.02.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fresquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.11.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Lahondere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresita Insausti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Paim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Luan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Belev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.26107.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Zermoglio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Robuchon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresita C. Insausti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Launois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160295" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela M.M. Paim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Araujo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Leis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio R.V. Sant'Anna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelder Gontijo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2016.07.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GQTNSHR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vinauger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lahond&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Riffell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2016.06.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos H Pereira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.120816" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.05.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323724v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula F. Zermoglio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Latorre-Estivalis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E. Crespo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gustavo Lorenzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.07.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D. Mesquita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506226112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Martin-Herrou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.07.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.119057" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Marcelo Farina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giurfa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roces Roces" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.11.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mota" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. R. Vitta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia N. Lorenzo-Figueiras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla P. Barezani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Zani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002677" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2014.12.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086890v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Leonardi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.10.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.08.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XQ2TJK2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Tichy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia M. Zopf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00716.2013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00317.2014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lallement" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.079491" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.082818" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Aparecida Guarneri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Aman Omondi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276130454" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dupuy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christides" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Cummins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.067405" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Defrize" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2011.11.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF9V1S40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Mougabure-Cueto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Picollo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.07.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320477v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.11.029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fischbein" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.08.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PMWNK9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658365v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela K. Castello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2010.11.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGC138QN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256248v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryelandt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Noireau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Lazzari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321887v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos H. Pereira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2011.11.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q5F5V20-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.07.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KHGPRLZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2010.12.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL6JWJ8P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Warrant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.01.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ5KHGST-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.03.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFCNDWVP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Buratti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.056697" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657741v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659096v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Menu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rajon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Rabinovich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000691" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402531v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Couton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian A. Minoli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2008.08.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVMDT8VN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424989v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.06.031" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-245HG0SZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402565v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2008.09.019" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424995v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762009000900011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425033v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo E. Schilman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2009.00679.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L81HWDRR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424966v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bodin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2009.02.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MCG1FCL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424978v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.030668" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318589v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2008.07.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZDN3BXL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358588v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.10672" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucchetta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0144-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SMQZRJNS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193615v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsausti T.C." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazzari C.R." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193617v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193424v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbajal de La Fuente A.L." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoli S.A." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopes C.M." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noireau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226434v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5055-x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P5J4215C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101544v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrozo R.B." TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101550v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manrique" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schilman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080664v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101546v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.R. Vitta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira R.A." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zani C.L." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unelius C.R." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080666v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reisenman C.E." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408783v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Assis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kastensmidt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wirth" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408791v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408793v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr. Santos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziesemer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196047v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196049v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inausti T.C." TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196048v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156749v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammari" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408792v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lima" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408796v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolaidis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143423v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.48" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015449v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2005.45" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460557v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435805v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2806(09)37001-0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402506v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191996v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73661-7_21" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171363v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dalmas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Izri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198470v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-lazzari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3703-0302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130835722" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Op4-kSAAAAAJ&amp;hl=es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05555134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dessart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lazzari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerrieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250493" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442441v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steinmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Olivera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Soledad Leonardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects16060574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Latorre-Estivalis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E Crespo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel da Rocha Fernandes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwaha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08306-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05555133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2024.104650" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05555136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pi&#241;eir&#250;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2023.104535" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Baglan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187518" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina B. Barrozo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Reisenman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G. Guerenstein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo G. Lorenzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.11.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buatois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schultheiss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sandoz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12631-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fresquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.11.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.02.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Lahondere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresita Insausti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Paim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Luan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Belev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.26107.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Zermoglio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Robuchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresita C. Insausti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Launois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160295" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela M.M. Paim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Araujo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Leis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio R.V. Sant'Anna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelder Gontijo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2016.07.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GQTNSHR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos H Pereira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.120816" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vinauger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lahond&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Riffell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2016.06.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula F. Zermoglio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Latorre-Estivalis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E. Crespo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gustavo Lorenzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.07.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.05.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323805v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D. Mesquita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506226112" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Martin-Herrou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.07.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.119057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mota" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. R. Vitta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia N. Lorenzo-Figueiras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla P. Barezani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Zani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002677" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Marcelo Farina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giurfa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roces Roces" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.11.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323287v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2014.12.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Leonardi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.10.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.08.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XQ2TJK2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082392v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Tichy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia M. Zopf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00716.2013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086898v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00317.2014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920939v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lallement" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.079491" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.082818" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Aparecida Guarneri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Aman Omondi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276130454" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dupuy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pierre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christides" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Cummins" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.067405" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779238v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Defrize" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2011.11.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF9V1S40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657961v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.07.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KHGPRLZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256248v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryelandt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Noireau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Lazzari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321887v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos H. Pereira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2011.11.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q5F5V20-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642647v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2010.12.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL6JWJ8P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659115v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Mougabure-Cueto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Picollo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.07.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320477v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.11.029" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela K. Castello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2010.11.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGC138QN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659104v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fischbein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.08.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PMWNK9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659197v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Warrant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.01.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ5KHGST-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.03.020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFCNDWVP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657741v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647589v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Buratti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.056697" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659096v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553488v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Menu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rajon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Rabinovich" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000691" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402565v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2008.09.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424989v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.06.031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-245HG0SZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424995v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762009000900011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425033v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo E. Schilman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian A. Minoli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2009.00679.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L81HWDRR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bodin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2009.02.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MCG1FCL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Couton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2008.08.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVMDT8VN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.030668" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318589v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2008.07.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZDN3BXL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.10672" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305657v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucchetta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0144-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SMQZRJNS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193615v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsausti T.C." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazzari C.R." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193617v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193424v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbajal de La Fuente A.L." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoli S.A." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopes C.M." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noireau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226434v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5055-x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P5J4215C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101544v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrozo R.B." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101550v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manrique" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schilman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101546v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.R. Vitta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira R.A." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zani C.L." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unelius C.R." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080664v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080666v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reisenman C.E." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408783v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Assis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kastensmidt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wirth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408791v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408793v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr. Santos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziesemer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196047v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196049v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inausti T.C." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196048v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156749v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408792v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lima" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408796v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolaidis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143423v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.48" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015449v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2005.45" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460557v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435805v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2806(09)37001-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402506v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191996v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73661-7_21" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171363v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dalmas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Izri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198470v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>