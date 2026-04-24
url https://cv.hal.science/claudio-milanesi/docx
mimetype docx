--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -627,314 +627,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frammenti di storie minime. Enrico Deaglio tra giallo politico e non fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Milanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carabba, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935319v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Storia memoria romanzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carabba, 2022, 978-88-6344-696-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Carabba, 2022</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappresentazioni artistiche del lavoro in Europa, dagli anni Ottanta ad oggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Baghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Milanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Zinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controculture italiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Contarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cesati, 2020, 978-8876677922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224188v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-02636875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controculture italiane</w:t>
               </w:r>
@@ -2522,238 +2522,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Massimo Carlotto. I racconti della memoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Milanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noir de noir. Un’indagine pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9789052016306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Giallo italiano contemporaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Milanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alberto Castoldi, Francesco Fiorentino, Giovanni Saverio Santangelo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Splendori e misteri del romanzo poliziesco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Mondadori, pp.193-201, 2010, 9 788861 594944</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Polar, néopolar e politica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Splendori e misteri del romanzo poliziesco, a cura di Alberto Castoldi, Francesco Fiorentino e Giovanni Saverio Santangelo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruno Mondadori, 2010, 9 788861 594944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864046v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-01863983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il romanzo poliziesco, la storia, la memoria. Introduzione</w:t>
               </w:r>
@@ -3043,64 +3043,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulla necessità di uno studio della letteratura europea del lavoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Baghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Zinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3132,196 +3132,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Journaux en public d'Enrico Deaglio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio Milanesi</w:t>
+                <w:t xml:space="preserve">Introduction. Territoires de la non fiction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Milanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Barrientos tecùn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Territoires de la Non fiction, 38, pp.21-66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesromanes.8856⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 38, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesromanes.8839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405565v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02405385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Dante Barrientos tecùn</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Journaux en public d'Enrico Deaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 38, pp.7-17. </w:t>
+              <w:t xml:space="preserve">, 2019, Territoires de la Non fiction, 38, pp.21-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesromanes.8839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesromanes.8856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405385v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cultura popolare nell’italianismo francese. L’Agrégation e tre riviste</w:t>
               </w:r>
@@ -4551,51 +4551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04853011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Milanesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos Tec&#250;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editricecarabba.it/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04840104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Lanfranchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Graves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampton Timothy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantuzzi Fabio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04402485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04392454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03966564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935319v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baghetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Zinato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Toppano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gavard-Perret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeannerod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Berthier-Foglar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Perrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04839646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04881333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04853020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04888210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425065v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/transculturalita-e-plurilinguismi-nella-letteratura-italiana-degli-anni-duemila/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03175895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457573v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dipartimenti.unica.it/filologialetteraturaelinguistica/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transeuropaedizioni.it/dettaglio_libro.php?id_libro=230" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Magni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03483876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861766v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Iandoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Carvajal Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Canto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03501480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Jansen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02405565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.8856" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02405385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos&#160;tec&#249;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.8839" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01653085v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2035-7680/7193" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464938v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13138/2037-7037/1606" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01164112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01362827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03996108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.14614" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos Tecun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.8826" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03175898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02377933v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02615746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02377973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04853011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Milanesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos Tec&#250;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editricecarabba.it/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04840104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Lanfranchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Graves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampton Timothy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantuzzi Fabio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04402485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04392454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935319v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03966564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baghetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Zinato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Toppano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gavard-Perret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeannerod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Berthier-Foglar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Perrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04839646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04881333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04853020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04888210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425065v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/transculturalita-e-plurilinguismi-nella-letteratura-italiana-degli-anni-duemila/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03175895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457573v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dipartimenti.unica.it/filologialetteraturaelinguistica/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transeuropaedizioni.it/dettaglio_libro.php?id_libro=230" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Magni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03483876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863983v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861766v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Iandoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Carvajal Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Canto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03501480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Jansen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02405385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos&#160;tec&#249;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.8839" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02405565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.8856" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01653085v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2035-7680/7193" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464938v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13138/2037-7037/1606" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01164112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01362827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03996108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.14614" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos Tecun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.8826" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03175898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02377933v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02615746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02377973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>