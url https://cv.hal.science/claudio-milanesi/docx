--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -627,151 +627,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Storia memoria romanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Milanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carabba, 2022, 978-88-6344-696-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frammenti di storie minime. Enrico Deaglio tra giallo politico e non fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Milanesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carabba, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935319v2</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03966564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rappresentazioni artistiche del lavoro in Europa, dagli anni Ottanta ad oggi</w:t>
               </w:r>
@@ -4551,51 +4551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04853011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Milanesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos Tec&#250;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editricecarabba.it/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04840104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Lanfranchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Graves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampton Timothy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantuzzi Fabio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04402485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04392454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935319v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03966564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baghetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Zinato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Toppano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gavard-Perret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeannerod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Berthier-Foglar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Perrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04839646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04881333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04853020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04888210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425065v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/transculturalita-e-plurilinguismi-nella-letteratura-italiana-degli-anni-duemila/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03175895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457573v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dipartimenti.unica.it/filologialetteraturaelinguistica/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transeuropaedizioni.it/dettaglio_libro.php?id_libro=230" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Magni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03483876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863983v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861766v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Iandoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Carvajal Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Canto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03501480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Jansen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02405385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos&#160;tec&#249;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.8839" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02405565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.8856" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01653085v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2035-7680/7193" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464938v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13138/2037-7037/1606" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01164112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01362827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03996108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.14614" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos Tecun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.8826" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03175898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02377933v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02615746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02377973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04853011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Milanesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos Tec&#250;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editricecarabba.it/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04840104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Lanfranchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Graves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampton Timothy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantuzzi Fabio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04402485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04392454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03966564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935319v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baghetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Zinato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Toppano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gavard-Perret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeannerod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Berthier-Foglar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Perrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04839646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04881333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04853020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04888210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425065v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/transculturalita-e-plurilinguismi-nella-letteratura-italiana-degli-anni-duemila/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03175895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457573v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dipartimenti.unica.it/filologialetteraturaelinguistica/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transeuropaedizioni.it/dettaglio_libro.php?id_libro=230" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Magni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03483876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863983v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861766v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Iandoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Carvajal Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Canto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03501480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Jansen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02405385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos&#160;tec&#249;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.8839" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02405565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.8856" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01653085v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2035-7680/7193" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464938v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13138/2037-7037/1606" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01164112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01362827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03996108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.14614" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos Tecun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.8826" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03175898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02377933v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02615746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02377973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>